--- v0 (2026-09-18)
+++ v1 (2026-11-02)
@@ -1,1025 +1,1572 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-[...1 lines deleted...]
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <workbookPr/>
+  <workbookProtection/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25000" windowHeight="10000" firstSheet="0" activeTab="0"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet sheetId="1" name="放デイ1" state="visible" r:id="rId4"/>
+    <sheet name="放デイ1" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'放デイ1'!$A1:$CS57</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'放デイ1'!$A$1:$CS$57</definedName>
   </definedNames>
-  <calcPr calcId="171027"/>
+  <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...156 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="6" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="0"/>
+  <fonts count="6">
     <font>
+      <name val="Calibri"/>
+      <family val="2"/>
       <color theme="1"/>
-      <family val="2"/>
+      <sz val="11"/>
       <scheme val="minor"/>
-      <sz val="11"/>
-      <name val="Calibri"/>
     </font>
     <font>
+      <name val="MS UI Gothic"/>
       <sz val="9"/>
-      <name val="MS UI Gothic"/>
     </font>
     <font>
+      <name val="MS UI Gothic"/>
       <sz val="11"/>
-      <name val="MS UI Gothic"/>
     </font>
     <font>
+      <name val="MS UI Gothic"/>
       <sz val="14"/>
-      <name val="MS UI Gothic"/>
     </font>
     <font>
+      <name val="MS UI Gothic"/>
       <sz val="8"/>
-      <name val="MS UI Gothic"/>
     </font>
     <font>
+      <name val="MS UI Gothic"/>
       <sz val="6"/>
-      <name val="MS UI Gothic"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...1 lines deleted...]
-    </fill>
   </fills>
-  <borders count="73">
+  <borders count="167">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+    </border>
+    <border>
       <left style="medium"/>
       <right style="thin"/>
       <top style="medium"/>
       <bottom style="thin"/>
-      <diagonal/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="medium"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right/>
+      <top style="medium"/>
+      <bottom/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium"/>
+      <bottom/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin"/>
+      <top style="medium"/>
+      <bottom/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right/>
+      <top/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin"/>
+      <top/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right style="medium"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right/>
+      <top style="thin"/>
+      <bottom/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin"/>
+      <bottom/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right/>
+      <top style="thin"/>
+      <bottom/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right/>
+      <top/>
+      <bottom/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin"/>
+      <top/>
+      <bottom/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right/>
+      <top/>
+      <bottom/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right/>
+      <top/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin"/>
+      <top/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right/>
+      <top/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right style="medium"/>
+      <top style="thin"/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right/>
+      <top style="medium"/>
+      <bottom/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right/>
+      <top style="medium"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="thin"/>
+      <top/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right style="thin"/>
+      <top/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right style="medium"/>
+      <top/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium"/>
+      <top/>
+      <bottom/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="thin"/>
+      <top/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right style="thin"/>
+      <top/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right style="hair"/>
+      <top/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left style="hair"/>
+      <right style="hair"/>
+      <top/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left style="hair"/>
+      <right style="thin"/>
+      <top/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium"/>
+      <top/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right/>
+      <top style="thin"/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin"/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium"/>
+      <top style="thin"/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin"/>
+      <top style="medium"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right/>
+      <top style="medium"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right style="hair"/>
+      <top style="medium"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left style="hair"/>
+      <right style="hair"/>
+      <top style="medium"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left style="hair"/>
+      <right style="thin"/>
+      <top style="medium"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="medium"/>
+      <bottom/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right/>
+      <top/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium"/>
+      <top/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right style="hair"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left style="hair"/>
+      <right style="hair"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left style="hair"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="double"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="double"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right style="medium"/>
+      <top style="thin"/>
+      <bottom style="double"/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="double"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right style="hair"/>
+      <top style="thin"/>
+      <bottom style="double"/>
+    </border>
+    <border>
+      <left style="hair"/>
+      <right style="hair"/>
+      <top style="thin"/>
+      <bottom style="double"/>
+    </border>
+    <border>
+      <left style="hair"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="double"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right/>
+      <top style="thin"/>
+      <bottom style="double"/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right/>
+      <top style="thin"/>
+      <bottom style="double"/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin"/>
+      <bottom style="double"/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium"/>
+      <top style="thin"/>
+      <bottom style="double"/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right/>
+      <top style="double"/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double"/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right/>
+      <top style="double"/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin"/>
+      <top style="double"/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="double"/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium"/>
+      <top style="double"/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="thin"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium"/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin"/>
       <top style="medium"/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin"/>
+      <left/>
       <right style="thin"/>
       <top style="medium"/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right/>
+      <top/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin"/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin"/>
+      <top/>
+      <bottom style="thin"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin"/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin"/>
       <right/>
-      <top style="medium"/>
-      <bottom style="thin"/>
+      <top/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin"/>
+      <top/>
+      <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin"/>
       <top style="medium"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin"/>
+      <left style="medium"/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium"/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right/>
+      <top/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium"/>
+      <top/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="thin"/>
-      <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right/>
       <top/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
+      <right style="medium"/>
       <top/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin"/>
+      <bottom style="double"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="double"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double"/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin"/>
+      <top style="double"/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double"/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin"/>
+      <top style="double"/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium"/>
+      <top style="thin"/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="thin"/>
+      <bottom style="double"/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium"/>
+      <top style="thin"/>
+      <bottom style="double"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="medium"/>
+      <top/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="medium"/>
+      <top/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair"/>
+      <top style="thin"/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin"/>
       <right style="thin"/>
       <top/>
-      <bottom style="thin"/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin"/>
-[...12 lines deleted...]
-    <border>
       <left/>
-      <right/>
-[...76 lines deleted...]
-      <right style="medium"/>
+      <right style="hair"/>
       <top style="medium"/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium"/>
-[...13 lines deleted...]
-      <right style="medium"/>
+      <right style="hair"/>
       <top style="medium"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...13 lines deleted...]
-      <right style="medium"/>
+      <right style="hair"/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...5 lines deleted...]
-      <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair"/>
       <top/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
-      <left style="hair"/>
-[...131 lines deleted...]
-    <border>
       <left/>
       <right style="hair"/>
       <top style="thin"/>
       <bottom style="double"/>
       <diagonal/>
     </border>
     <border>
-      <left style="hair"/>
-[...54 lines deleted...]
-    <border>
       <left style="thin"/>
       <right style="medium"/>
       <top style="double"/>
       <bottom style="medium"/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium"/>
+      <top style="double"/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium"/>
       <top style="double"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin"/>
+      <right/>
+      <top style="thin"/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair"/>
+      <top style="thin"/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left style="hair"/>
+      <right/>
+      <top style="thin"/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair"/>
+      <top style="medium"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left style="hair"/>
+      <right style="hair"/>
+      <top/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left style="hair"/>
+      <right style="thin"/>
+      <top/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair"/>
+      <top style="thin"/>
+      <bottom/>
+    </border>
+    <border>
+      <left style="hair"/>
+      <right style="hair"/>
+      <top style="thin"/>
+      <bottom/>
+    </border>
+    <border>
+      <left style="hair"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right style="medium"/>
+      <top style="thin"/>
+      <bottom/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair"/>
+      <top style="thin"/>
+      <bottom style="double"/>
+    </border>
+    <border>
       <left style="medium"/>
-      <right style="medium"/>
-      <top/>
+      <right style="thin"/>
+      <top style="double"/>
       <bottom style="medium"/>
-      <diagonal/>
-[...6 lines deleted...]
-      <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium"/>
       <top style="medium"/>
+      <bottom style="thin"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right style="hair"/>
+      <top style="thin"/>
+      <bottom style="medium"/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium"/>
-[...1 lines deleted...]
-      <top style="medium"/>
+      <left/>
+      <right style="hair"/>
+      <top style="thin"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
+      <left style="hair"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="medium"/>
+    </border>
+    <border>
       <left/>
       <right style="thin"/>
-      <top style="medium"/>
+      <top style="thin"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
-      <right style="thin"/>
-      <top style="medium"/>
+      <right style="hair"/>
+      <top style="thin"/>
+      <bottom/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="double"/>
       <bottom style="medium"/>
-      <diagonal/>
-[...12 lines deleted...]
-      <bottom/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair"/>
+      <top/>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="101">
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+  <cellXfs count="142">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="91" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="95" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="53" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="108" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="109" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="115" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="100" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="102" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="135" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="99" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="103" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="104" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="41" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="25" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="98" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="101" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="110" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="112" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="106" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="107" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="105" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="97" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="92" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="90" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="114" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="41" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="25" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="117" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="118" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="111" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="45" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="139" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="46" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="113" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="116" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="52" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="54" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="137" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="55" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="57" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="131" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="61" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="63" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="133" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="64" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="125" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="127" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="125" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="125" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="125" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="125" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="125" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="66" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="119" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="120" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="67" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="69" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="70" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="140" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="71" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="128" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="129" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="37" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="77" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="123" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="81" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="124" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="43" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="81" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="141" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="143" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="130" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="90" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="93" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="94" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="86" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="96" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="44" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="88" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="89" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="57" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="144" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="90" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="159" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="160" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="161" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="162" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="163" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="32" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="33" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="54" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="149" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="166" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="158" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="125" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="36" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="164" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="132" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="153" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="67" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="157" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="165" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" pivotButton="0" quotePrefix="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="25" pivotButton="0" quotePrefix="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFill="1" applyBorder="1"/>
-[...34 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" pivotButton="0" quotePrefix="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="31" xfId="0" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="81" pivotButton="0" quotePrefix="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="34" xfId="0" applyFill="1" applyBorder="1"/>
-[...89 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="43" pivotButton="0" quotePrefix="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="81" pivotButton="0" quotePrefix="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...38 lines deleted...]
-      <alignment vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
-  <dxfs count="0"/>
-[...8 lines deleted...]
-  </extLst>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1262,6402 +1809,6477 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
-    <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CS57"/>
   <sheetViews>
-    <sheetView workbookViewId="0" zoomScale="100" zoomScaleNormal="100">
+    <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="0"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="97" width="1.6640625" customWidth="1"/>
+    <col width="1.6640625" customWidth="1" min="1" max="1"/>
+    <col width="1.6640625" customWidth="1" min="2" max="2"/>
+    <col width="1.6640625" customWidth="1" min="3" max="3"/>
+    <col width="1.6640625" customWidth="1" min="4" max="4"/>
+    <col width="1.6640625" customWidth="1" min="5" max="5"/>
+    <col width="1.6640625" customWidth="1" min="6" max="6"/>
+    <col width="1.6640625" customWidth="1" min="7" max="7"/>
+    <col width="1.6640625" customWidth="1" min="8" max="8"/>
+    <col width="1.6640625" customWidth="1" min="9" max="9"/>
+    <col width="1.6640625" customWidth="1" min="10" max="10"/>
+    <col width="1.6640625" customWidth="1" min="11" max="11"/>
+    <col width="1.6640625" customWidth="1" min="12" max="12"/>
+    <col width="1.6640625" customWidth="1" min="13" max="13"/>
+    <col width="1.6640625" customWidth="1" min="14" max="14"/>
+    <col width="1.6640625" customWidth="1" min="15" max="15"/>
+    <col width="1.6640625" customWidth="1" min="16" max="16"/>
+    <col width="1.6640625" customWidth="1" min="17" max="17"/>
+    <col width="1.6640625" customWidth="1" min="18" max="18"/>
+    <col width="1.6640625" customWidth="1" min="19" max="19"/>
+    <col width="1.6640625" customWidth="1" min="20" max="20"/>
+    <col width="1.6640625" customWidth="1" min="21" max="21"/>
+    <col width="1.6640625" customWidth="1" min="22" max="22"/>
+    <col width="1.6640625" customWidth="1" min="23" max="23"/>
+    <col width="1.6640625" customWidth="1" min="24" max="24"/>
+    <col width="1.6640625" customWidth="1" min="25" max="25"/>
+    <col width="1.6640625" customWidth="1" min="26" max="26"/>
+    <col width="1.6640625" customWidth="1" min="27" max="27"/>
+    <col width="1.6640625" customWidth="1" min="28" max="28"/>
+    <col width="1.6640625" customWidth="1" min="29" max="29"/>
+    <col width="1.6640625" customWidth="1" min="30" max="30"/>
+    <col width="1.6640625" customWidth="1" min="31" max="31"/>
+    <col width="1.6640625" customWidth="1" min="32" max="32"/>
+    <col width="1.6640625" customWidth="1" min="33" max="33"/>
+    <col width="1.6640625" customWidth="1" min="34" max="34"/>
+    <col width="1.6640625" customWidth="1" min="35" max="35"/>
+    <col width="1.6640625" customWidth="1" min="36" max="36"/>
+    <col width="1.6640625" customWidth="1" min="37" max="37"/>
+    <col width="1.6640625" customWidth="1" min="38" max="38"/>
+    <col width="1.6640625" customWidth="1" min="39" max="39"/>
+    <col width="1.6640625" customWidth="1" min="40" max="40"/>
+    <col width="1.6640625" customWidth="1" min="41" max="41"/>
+    <col width="1.6640625" customWidth="1" min="42" max="42"/>
+    <col width="1.6640625" customWidth="1" min="43" max="43"/>
+    <col width="1.6640625" customWidth="1" min="44" max="44"/>
+    <col width="1.6640625" customWidth="1" min="45" max="45"/>
+    <col width="1.6640625" customWidth="1" min="46" max="46"/>
+    <col width="1.6640625" customWidth="1" min="47" max="47"/>
+    <col width="1.6640625" customWidth="1" min="48" max="48"/>
+    <col width="1.6640625" customWidth="1" min="49" max="49"/>
+    <col width="1.6640625" customWidth="1" min="50" max="50"/>
+    <col width="1.6640625" customWidth="1" min="51" max="51"/>
+    <col width="1.6640625" customWidth="1" min="52" max="52"/>
+    <col width="1.6640625" customWidth="1" min="53" max="53"/>
+    <col width="1.6640625" customWidth="1" min="54" max="54"/>
+    <col width="1.6640625" customWidth="1" min="55" max="55"/>
+    <col width="1.6640625" customWidth="1" min="56" max="56"/>
+    <col width="1.6640625" customWidth="1" min="57" max="57"/>
+    <col width="1.6640625" customWidth="1" min="58" max="58"/>
+    <col width="1.6640625" customWidth="1" min="59" max="59"/>
+    <col width="1.6640625" customWidth="1" min="60" max="60"/>
+    <col width="1.6640625" customWidth="1" min="61" max="61"/>
+    <col width="1.6640625" customWidth="1" min="62" max="62"/>
+    <col width="1.6640625" customWidth="1" min="63" max="63"/>
+    <col width="1.6640625" customWidth="1" min="64" max="64"/>
+    <col width="1.6640625" customWidth="1" min="65" max="65"/>
+    <col width="1.6640625" customWidth="1" min="66" max="66"/>
+    <col width="1.6640625" customWidth="1" min="67" max="67"/>
+    <col width="1.6640625" customWidth="1" min="68" max="68"/>
+    <col width="1.6640625" customWidth="1" min="69" max="69"/>
+    <col width="1.6640625" customWidth="1" min="70" max="70"/>
+    <col width="1.6640625" customWidth="1" min="71" max="71"/>
+    <col width="1.6640625" customWidth="1" min="72" max="72"/>
+    <col width="1.6640625" customWidth="1" min="73" max="73"/>
+    <col width="1.6640625" customWidth="1" min="74" max="74"/>
+    <col width="1.6640625" customWidth="1" min="75" max="75"/>
+    <col width="1.6640625" customWidth="1" min="76" max="76"/>
+    <col width="1.6640625" customWidth="1" min="77" max="77"/>
+    <col width="1.6640625" customWidth="1" min="78" max="78"/>
+    <col width="1.6640625" customWidth="1" min="79" max="79"/>
+    <col width="1.6640625" customWidth="1" min="80" max="80"/>
+    <col width="1.6640625" customWidth="1" min="81" max="81"/>
+    <col width="1.6640625" customWidth="1" min="82" max="82"/>
+    <col width="1.6640625" customWidth="1" min="83" max="83"/>
+    <col width="1.6640625" customWidth="1" min="84" max="84"/>
+    <col width="1.6640625" customWidth="1" min="85" max="85"/>
+    <col width="1.6640625" customWidth="1" min="86" max="86"/>
+    <col width="1.6640625" customWidth="1" min="87" max="87"/>
+    <col width="1.6640625" customWidth="1" min="88" max="88"/>
+    <col width="1.6640625" customWidth="1" min="89" max="89"/>
+    <col width="1.6640625" customWidth="1" min="90" max="90"/>
+    <col width="1.6640625" customWidth="1" min="91" max="91"/>
+    <col width="1.6640625" customWidth="1" min="92" max="92"/>
+    <col width="1.6640625" customWidth="1" min="93" max="93"/>
+    <col width="1.6640625" customWidth="1" min="94" max="94"/>
+    <col width="1.6640625" customWidth="1" min="95" max="95"/>
+    <col width="1.6640625" customWidth="1" min="96" max="96"/>
+    <col width="1.6640625" customWidth="1" min="97" max="97"/>
   </cols>
   <sheetData>
-    <row r="1" ht="15" customHeight="1" spans="1:97" x14ac:dyDescent="0.25">
-[...86 lines deleted...]
-      <c r="CI1" s="1" t="s">
+    <row r="1" ht="15" customHeight="1">
+      <c r="A1" s="1" t="n"/>
+      <c r="B1" s="1" t="n"/>
+      <c r="C1" s="1" t="n"/>
+      <c r="D1" s="1" t="n"/>
+      <c r="E1" s="1" t="n"/>
+      <c r="F1" s="1" t="n"/>
+      <c r="G1" s="1" t="n"/>
+      <c r="H1" s="1" t="n"/>
+      <c r="I1" s="1" t="n"/>
+      <c r="J1" s="1" t="n"/>
+      <c r="K1" s="1" t="n"/>
+      <c r="L1" s="1" t="n"/>
+      <c r="M1" s="1" t="n"/>
+      <c r="N1" s="1" t="n"/>
+      <c r="O1" s="1" t="n"/>
+      <c r="P1" s="1" t="n"/>
+      <c r="Q1" s="1" t="n"/>
+      <c r="R1" s="1" t="n"/>
+      <c r="S1" s="1" t="n"/>
+      <c r="T1" s="1" t="n"/>
+      <c r="U1" s="1" t="n"/>
+      <c r="V1" s="1" t="n"/>
+      <c r="W1" s="1" t="n"/>
+      <c r="X1" s="1" t="n"/>
+      <c r="Y1" s="1" t="n"/>
+      <c r="Z1" s="1" t="n"/>
+      <c r="AA1" s="1" t="n"/>
+      <c r="AB1" s="1" t="n"/>
+      <c r="AC1" s="1" t="n"/>
+      <c r="AD1" s="1" t="n"/>
+      <c r="AE1" s="1" t="n"/>
+      <c r="AF1" s="1" t="n"/>
+      <c r="AG1" s="1" t="n"/>
+      <c r="AH1" s="1" t="n"/>
+      <c r="AI1" s="1" t="n"/>
+      <c r="AJ1" s="1" t="n"/>
+      <c r="AK1" s="1" t="n"/>
+      <c r="AL1" s="1" t="n"/>
+      <c r="AM1" s="1" t="n"/>
+      <c r="AN1" s="1" t="n"/>
+      <c r="AO1" s="1" t="n"/>
+      <c r="AP1" s="1" t="n"/>
+      <c r="AQ1" s="1" t="n"/>
+      <c r="AR1" s="1" t="n"/>
+      <c r="AS1" s="1" t="n"/>
+      <c r="AT1" s="1" t="n"/>
+      <c r="AU1" s="1" t="n"/>
+      <c r="AV1" s="1" t="n"/>
+      <c r="AW1" s="1" t="n"/>
+      <c r="AX1" s="1" t="n"/>
+      <c r="AY1" s="1" t="n"/>
+      <c r="AZ1" s="1" t="n"/>
+      <c r="BA1" s="1" t="n"/>
+      <c r="BB1" s="1" t="n"/>
+      <c r="BC1" s="1" t="n"/>
+      <c r="BD1" s="1" t="n"/>
+      <c r="BE1" s="1" t="n"/>
+      <c r="BF1" s="1" t="n"/>
+      <c r="BG1" s="1" t="n"/>
+      <c r="BH1" s="1" t="n"/>
+      <c r="BI1" s="1" t="n"/>
+      <c r="BJ1" s="1" t="n"/>
+      <c r="BK1" s="1" t="n"/>
+      <c r="BL1" s="1" t="n"/>
+      <c r="BM1" s="1" t="n"/>
+      <c r="BN1" s="1" t="n"/>
+      <c r="BO1" s="1" t="n"/>
+      <c r="BP1" s="1" t="n"/>
+      <c r="BQ1" s="1" t="n"/>
+      <c r="BR1" s="1" t="n"/>
+      <c r="BS1" s="1" t="n"/>
+      <c r="BT1" s="1" t="n"/>
+      <c r="BU1" s="1" t="n"/>
+      <c r="BV1" s="1" t="n"/>
+      <c r="BW1" s="1" t="n"/>
+      <c r="BX1" s="1" t="n"/>
+      <c r="BY1" s="1" t="n"/>
+      <c r="BZ1" s="1" t="n"/>
+      <c r="CA1" s="1" t="n"/>
+      <c r="CB1" s="1" t="n"/>
+      <c r="CC1" s="1" t="n"/>
+      <c r="CD1" s="1" t="n"/>
+      <c r="CE1" s="1" t="n"/>
+      <c r="CF1" s="1" t="n"/>
+      <c r="CG1" s="1" t="n"/>
+      <c r="CH1" s="1" t="n"/>
+      <c r="CI1" s="1" t="inlineStr">
+        <is>
+          <t>（様式５）</t>
+        </is>
+      </c>
+      <c r="CJ1" s="1" t="n"/>
+      <c r="CK1" s="1" t="n"/>
+      <c r="CL1" s="1" t="n"/>
+      <c r="CM1" s="1" t="n"/>
+      <c r="CN1" s="1" t="n"/>
+      <c r="CO1" s="1" t="n"/>
+      <c r="CP1" s="1" t="n"/>
+      <c r="CQ1" s="1" t="n"/>
+      <c r="CR1" s="1" t="n"/>
+      <c r="CS1" s="1" t="n"/>
+    </row>
+    <row r="2" ht="24.75" customHeight="1">
+      <c r="A2" s="1" t="n"/>
+      <c r="B2" s="1" t="n"/>
+      <c r="C2" s="1" t="n"/>
+      <c r="D2" s="133" t="inlineStr">
+        <is>
+          <t xml:space="preserve">令和14年10月分</t>
+        </is>
+      </c>
+      <c r="E2" s="1" t="n"/>
+      <c r="F2" s="1" t="n"/>
+      <c r="G2" s="1" t="n"/>
+      <c r="H2" s="1" t="n"/>
+      <c r="I2" s="1" t="n"/>
+      <c r="J2" s="1" t="n"/>
+      <c r="K2" s="1" t="n"/>
+      <c r="L2" s="1" t="n"/>
+      <c r="M2" s="1" t="n"/>
+      <c r="N2" s="1" t="n"/>
+      <c r="O2" s="1" t="n"/>
+      <c r="P2" s="1" t="n"/>
+      <c r="Q2" s="1" t="n"/>
+      <c r="R2" s="1" t="n"/>
+      <c r="S2" s="3" t="n"/>
+      <c r="T2" s="3" t="n"/>
+      <c r="U2" s="3" t="n"/>
+      <c r="V2" s="3" t="n"/>
+      <c r="W2" s="3" t="n"/>
+      <c r="X2" s="3" t="n"/>
+      <c r="Y2" s="3" t="n"/>
+      <c r="Z2" s="3" t="n"/>
+      <c r="AA2" s="3" t="n"/>
+      <c r="AB2" s="3" t="n"/>
+      <c r="AC2" s="3" t="n"/>
+      <c r="AD2" s="3" t="n"/>
+      <c r="AE2" s="3" t="n"/>
+      <c r="AF2" s="3" t="n"/>
+      <c r="AG2" s="3" t="n"/>
+      <c r="AH2" s="3" t="n"/>
+      <c r="AI2" s="3" t="n"/>
+      <c r="AJ2" s="3" t="n"/>
+      <c r="AK2" s="3" t="inlineStr">
+        <is>
+          <t>放課後等デイサービス提供実績記録票</t>
+        </is>
+      </c>
+      <c r="AL2" s="3" t="n"/>
+      <c r="AM2" s="3" t="n"/>
+      <c r="AN2" s="3" t="n"/>
+      <c r="AO2" s="3" t="n"/>
+      <c r="AP2" s="3" t="n"/>
+      <c r="AQ2" s="3" t="n"/>
+      <c r="AR2" s="3" t="n"/>
+      <c r="AS2" s="3" t="n"/>
+      <c r="AT2" s="1" t="n"/>
+      <c r="AU2" s="1" t="n"/>
+      <c r="AV2" s="1" t="n"/>
+      <c r="AW2" s="3" t="n"/>
+      <c r="AX2" s="1" t="n"/>
+      <c r="AY2" s="1" t="n"/>
+      <c r="AZ2" s="1" t="n"/>
+      <c r="BA2" s="3" t="n"/>
+      <c r="BB2" s="1" t="n"/>
+      <c r="BC2" s="1" t="n"/>
+      <c r="BD2" s="1" t="n"/>
+      <c r="BE2" s="3" t="n"/>
+      <c r="BF2" s="1" t="n"/>
+      <c r="BG2" s="1" t="n"/>
+      <c r="BH2" s="1" t="n"/>
+      <c r="BI2" s="3" t="n"/>
+      <c r="BJ2" s="1" t="n"/>
+      <c r="BK2" s="1" t="n"/>
+      <c r="BL2" s="1" t="n"/>
+      <c r="BM2" s="3" t="n"/>
+      <c r="BN2" s="1" t="n"/>
+      <c r="BO2" s="1" t="n"/>
+      <c r="BP2" s="1" t="n"/>
+      <c r="BQ2" s="3" t="n"/>
+      <c r="BR2" s="1" t="n"/>
+      <c r="BS2" s="1" t="n"/>
+      <c r="BT2" s="1" t="n"/>
+      <c r="BU2" s="3" t="n"/>
+      <c r="BV2" s="1" t="n"/>
+      <c r="BW2" s="1" t="n"/>
+      <c r="BX2" s="1" t="n"/>
+      <c r="BY2" s="1" t="n"/>
+      <c r="BZ2" s="1" t="n"/>
+      <c r="CA2" s="1" t="n"/>
+      <c r="CB2" s="1" t="n"/>
+      <c r="CC2" s="1" t="n"/>
+      <c r="CD2" s="1" t="n"/>
+      <c r="CE2" s="1" t="n"/>
+      <c r="CF2" s="1" t="n"/>
+      <c r="CG2" s="1" t="n"/>
+      <c r="CH2" s="1" t="n"/>
+      <c r="CI2" s="1" t="n"/>
+      <c r="CJ2" s="1" t="n"/>
+      <c r="CK2" s="1" t="n"/>
+      <c r="CL2" s="1" t="n"/>
+      <c r="CM2" s="1" t="n"/>
+      <c r="CN2" s="1" t="n"/>
+      <c r="CO2" s="1" t="n"/>
+      <c r="CP2" s="1" t="n"/>
+      <c r="CQ2" s="1" t="n"/>
+      <c r="CR2" s="1" t="n"/>
+      <c r="CS2" s="1" t="n"/>
+    </row>
+    <row r="3" ht="23.25" customHeight="1">
+      <c r="A3" s="1" t="n"/>
+      <c r="B3" s="4" t="inlineStr">
+        <is>
+          <t>受給者証
+番　　　号</t>
+        </is>
+      </c>
+      <c r="C3" s="5" t="n"/>
+      <c r="D3" s="5" t="n"/>
+      <c r="E3" s="5" t="n"/>
+      <c r="F3" s="5" t="n"/>
+      <c r="G3" s="6" t="n"/>
+      <c r="H3" s="134" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="I3" s="134" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3</t>
+        </is>
+      </c>
+      <c r="J3" s="134" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0</t>
+        </is>
+      </c>
+      <c r="K3" s="134" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0</t>
+        </is>
+      </c>
+      <c r="L3" s="134" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0</t>
+        </is>
+      </c>
+      <c r="M3" s="134" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0</t>
+        </is>
+      </c>
+      <c r="N3" s="134" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="O3" s="134" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0</t>
+        </is>
+      </c>
+      <c r="P3" s="134" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0</t>
+        </is>
+      </c>
+      <c r="Q3" s="134" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="R3" s="8" t="inlineStr">
+        <is>
+          <t>給付決定保護者氏名
+(障害児氏名)</t>
+        </is>
+      </c>
+      <c r="S3" s="5" t="n"/>
+      <c r="T3" s="5" t="n"/>
+      <c r="U3" s="5" t="n"/>
+      <c r="V3" s="5" t="n"/>
+      <c r="W3" s="5" t="n"/>
+      <c r="X3" s="5" t="n"/>
+      <c r="Y3" s="5" t="n"/>
+      <c r="Z3" s="5" t="n"/>
+      <c r="AA3" s="5" t="n"/>
+      <c r="AB3" s="135" t="inlineStr">
+        <is>
+          <t xml:space="preserve">架空 花子
+（架空 太郎）</t>
+        </is>
+      </c>
+      <c r="AC3" s="5" t="n"/>
+      <c r="AD3" s="5" t="n"/>
+      <c r="AE3" s="5" t="n"/>
+      <c r="AF3" s="5" t="n"/>
+      <c r="AG3" s="5" t="n"/>
+      <c r="AH3" s="5" t="n"/>
+      <c r="AI3" s="5" t="n"/>
+      <c r="AJ3" s="5" t="n"/>
+      <c r="AK3" s="5" t="n"/>
+      <c r="AL3" s="5" t="n"/>
+      <c r="AM3" s="5" t="n"/>
+      <c r="AN3" s="5" t="n"/>
+      <c r="AO3" s="5" t="n"/>
+      <c r="AP3" s="5" t="n"/>
+      <c r="AQ3" s="5" t="n"/>
+      <c r="AR3" s="5" t="n"/>
+      <c r="AS3" s="5" t="n"/>
+      <c r="AT3" s="5" t="n"/>
+      <c r="AU3" s="5" t="n"/>
+      <c r="AV3" s="5" t="n"/>
+      <c r="AW3" s="6" t="n"/>
+      <c r="AX3" s="9" t="inlineStr">
+        <is>
+          <t>事業所番号</t>
+        </is>
+      </c>
+      <c r="AY3" s="10" t="n"/>
+      <c r="AZ3" s="10" t="n"/>
+      <c r="BA3" s="10" t="n"/>
+      <c r="BB3" s="10" t="n"/>
+      <c r="BC3" s="10" t="n"/>
+      <c r="BD3" s="10" t="n"/>
+      <c r="BE3" s="10" t="n"/>
+      <c r="BF3" s="10" t="n"/>
+      <c r="BG3" s="10" t="n"/>
+      <c r="BH3" s="10" t="n"/>
+      <c r="BI3" s="10" t="n"/>
+      <c r="BJ3" s="10" t="n"/>
+      <c r="BK3" s="10" t="n"/>
+      <c r="BL3" s="10" t="n"/>
+      <c r="BM3" s="10" t="n"/>
+      <c r="BN3" s="10" t="n"/>
+      <c r="BO3" s="10" t="n"/>
+      <c r="BP3" s="10" t="n"/>
+      <c r="BQ3" s="10" t="n"/>
+      <c r="BR3" s="10" t="n"/>
+      <c r="BS3" s="10" t="n"/>
+      <c r="BT3" s="10" t="n"/>
+      <c r="BU3" s="10" t="n"/>
+      <c r="BV3" s="10" t="n"/>
+      <c r="BW3" s="10" t="n"/>
+      <c r="BX3" s="10" t="n"/>
+      <c r="BY3" s="10" t="n"/>
+      <c r="BZ3" s="10" t="n"/>
+      <c r="CA3" s="11" t="n"/>
+      <c r="CB3" s="7" t="n"/>
+      <c r="CC3" s="7" t="n"/>
+      <c r="CD3" s="7" t="n"/>
+      <c r="CE3" s="7" t="n"/>
+      <c r="CF3" s="7" t="n"/>
+      <c r="CG3" s="7" t="n"/>
+      <c r="CH3" s="7" t="n"/>
+      <c r="CI3" s="7" t="n"/>
+      <c r="CJ3" s="7" t="n"/>
+      <c r="CK3" s="12" t="n"/>
+      <c r="CL3" s="1" t="n"/>
+      <c r="CM3" s="1" t="n"/>
+      <c r="CN3" s="1" t="n"/>
+      <c r="CO3" s="1" t="n"/>
+      <c r="CP3" s="1" t="n"/>
+      <c r="CQ3" s="1" t="n"/>
+      <c r="CR3" s="1" t="n"/>
+      <c r="CS3" s="1" t="n"/>
+    </row>
+    <row r="4" ht="11.25" customHeight="1">
+      <c r="A4" s="1" t="n"/>
+      <c r="B4" s="13" t="n"/>
+      <c r="C4" s="14" t="n"/>
+      <c r="D4" s="14" t="n"/>
+      <c r="E4" s="14" t="n"/>
+      <c r="F4" s="14" t="n"/>
+      <c r="G4" s="15" t="n"/>
+      <c r="H4" s="16" t="n"/>
+      <c r="I4" s="16" t="n"/>
+      <c r="J4" s="16" t="n"/>
+      <c r="K4" s="16" t="n"/>
+      <c r="L4" s="16" t="n"/>
+      <c r="M4" s="16" t="n"/>
+      <c r="N4" s="16" t="n"/>
+      <c r="O4" s="16" t="n"/>
+      <c r="P4" s="16" t="n"/>
+      <c r="Q4" s="16" t="n"/>
+      <c r="R4" s="17" t="n"/>
+      <c r="S4" s="14" t="n"/>
+      <c r="T4" s="14" t="n"/>
+      <c r="U4" s="14" t="n"/>
+      <c r="V4" s="14" t="n"/>
+      <c r="W4" s="14" t="n"/>
+      <c r="X4" s="14" t="n"/>
+      <c r="Y4" s="14" t="n"/>
+      <c r="Z4" s="14" t="n"/>
+      <c r="AA4" s="14" t="n"/>
+      <c r="AB4" s="17" t="n"/>
+      <c r="AC4" s="14" t="n"/>
+      <c r="AD4" s="14" t="n"/>
+      <c r="AE4" s="14" t="n"/>
+      <c r="AF4" s="14" t="n"/>
+      <c r="AG4" s="14" t="n"/>
+      <c r="AH4" s="14" t="n"/>
+      <c r="AI4" s="14" t="n"/>
+      <c r="AJ4" s="14" t="n"/>
+      <c r="AK4" s="14" t="n"/>
+      <c r="AL4" s="14" t="n"/>
+      <c r="AM4" s="14" t="n"/>
+      <c r="AN4" s="14" t="n"/>
+      <c r="AO4" s="14" t="n"/>
+      <c r="AP4" s="14" t="n"/>
+      <c r="AQ4" s="14" t="n"/>
+      <c r="AR4" s="14" t="n"/>
+      <c r="AS4" s="14" t="n"/>
+      <c r="AT4" s="14" t="n"/>
+      <c r="AU4" s="14" t="n"/>
+      <c r="AV4" s="14" t="n"/>
+      <c r="AW4" s="15" t="n"/>
+      <c r="AX4" s="18" t="inlineStr">
+        <is>
+          <t>事業者及び
+その事業所</t>
+        </is>
+      </c>
+      <c r="AY4" s="19" t="n"/>
+      <c r="AZ4" s="19" t="n"/>
+      <c r="BA4" s="19" t="n"/>
+      <c r="BB4" s="19" t="n"/>
+      <c r="BC4" s="19" t="n"/>
+      <c r="BD4" s="19" t="n"/>
+      <c r="BE4" s="19" t="n"/>
+      <c r="BF4" s="19" t="n"/>
+      <c r="BG4" s="20" t="n"/>
+      <c r="BH4" s="136" t="inlineStr">
+        <is>
+          <t xml:space="preserve">架空デイ 春日井</t>
+        </is>
+      </c>
+      <c r="BI4" s="19" t="n"/>
+      <c r="BJ4" s="19" t="n"/>
+      <c r="BK4" s="19" t="n"/>
+      <c r="BL4" s="19" t="n"/>
+      <c r="BM4" s="19" t="n"/>
+      <c r="BN4" s="19" t="n"/>
+      <c r="BO4" s="19" t="n"/>
+      <c r="BP4" s="19" t="n"/>
+      <c r="BQ4" s="19" t="n"/>
+      <c r="BR4" s="19" t="n"/>
+      <c r="BS4" s="19" t="n"/>
+      <c r="BT4" s="19" t="n"/>
+      <c r="BU4" s="19" t="n"/>
+      <c r="BV4" s="19" t="n"/>
+      <c r="BW4" s="19" t="n"/>
+      <c r="BX4" s="19" t="n"/>
+      <c r="BY4" s="19" t="n"/>
+      <c r="BZ4" s="19" t="n"/>
+      <c r="CA4" s="19" t="n"/>
+      <c r="CB4" s="19" t="n"/>
+      <c r="CC4" s="19" t="n"/>
+      <c r="CD4" s="19" t="n"/>
+      <c r="CE4" s="19" t="n"/>
+      <c r="CF4" s="19" t="n"/>
+      <c r="CG4" s="19" t="n"/>
+      <c r="CH4" s="19" t="n"/>
+      <c r="CI4" s="19" t="n"/>
+      <c r="CJ4" s="19" t="n"/>
+      <c r="CK4" s="20" t="n"/>
+      <c r="CL4" s="1" t="n"/>
+      <c r="CM4" s="1" t="n"/>
+      <c r="CN4" s="1" t="n"/>
+      <c r="CO4" s="1" t="n"/>
+      <c r="CP4" s="1" t="n"/>
+      <c r="CQ4" s="1" t="n"/>
+      <c r="CR4" s="1" t="n"/>
+      <c r="CS4" s="1" t="n"/>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="1" t="n"/>
+      <c r="B5" s="21" t="inlineStr">
+        <is>
+          <t>契約支給量</t>
+        </is>
+      </c>
+      <c r="C5" s="19" t="n"/>
+      <c r="D5" s="19" t="n"/>
+      <c r="E5" s="19" t="n"/>
+      <c r="F5" s="19" t="n"/>
+      <c r="G5" s="20" t="n"/>
+      <c r="H5" s="137" t="inlineStr">
+        <is>
+          <t xml:space="preserve">23日／月</t>
+        </is>
+      </c>
+      <c r="I5" s="19" t="n"/>
+      <c r="J5" s="19" t="n"/>
+      <c r="K5" s="19" t="n"/>
+      <c r="L5" s="19" t="n"/>
+      <c r="M5" s="19" t="n"/>
+      <c r="N5" s="19" t="n"/>
+      <c r="O5" s="19" t="n"/>
+      <c r="P5" s="19" t="n"/>
+      <c r="Q5" s="19" t="n"/>
+      <c r="R5" s="19" t="n"/>
+      <c r="S5" s="19" t="n"/>
+      <c r="T5" s="19" t="n"/>
+      <c r="U5" s="19" t="n"/>
+      <c r="V5" s="19" t="n"/>
+      <c r="W5" s="19" t="n"/>
+      <c r="X5" s="19" t="n"/>
+      <c r="Y5" s="19" t="n"/>
+      <c r="Z5" s="19" t="n"/>
+      <c r="AA5" s="19" t="n"/>
+      <c r="AB5" s="19" t="n"/>
+      <c r="AC5" s="19" t="n"/>
+      <c r="AD5" s="19" t="n"/>
+      <c r="AE5" s="19" t="n"/>
+      <c r="AF5" s="19" t="n"/>
+      <c r="AG5" s="19" t="n"/>
+      <c r="AH5" s="19" t="n"/>
+      <c r="AI5" s="19" t="n"/>
+      <c r="AJ5" s="19" t="n"/>
+      <c r="AK5" s="19" t="n"/>
+      <c r="AL5" s="19" t="n"/>
+      <c r="AM5" s="19" t="n"/>
+      <c r="AN5" s="19" t="n"/>
+      <c r="AO5" s="19" t="n"/>
+      <c r="AP5" s="19" t="n"/>
+      <c r="AQ5" s="19" t="n"/>
+      <c r="AR5" s="19" t="n"/>
+      <c r="AS5" s="19" t="n"/>
+      <c r="AT5" s="19" t="n"/>
+      <c r="AU5" s="19" t="n"/>
+      <c r="AV5" s="19" t="n"/>
+      <c r="AW5" s="20" t="n"/>
+      <c r="AX5" s="23" t="n"/>
+      <c r="BG5" s="24" t="n"/>
+      <c r="BH5" s="23" t="n"/>
+      <c r="CK5" s="24" t="n"/>
+      <c r="CL5" s="1" t="n"/>
+      <c r="CM5" s="1" t="n"/>
+      <c r="CN5" s="1" t="n"/>
+      <c r="CO5" s="1" t="n"/>
+      <c r="CP5" s="1" t="n"/>
+      <c r="CQ5" s="1" t="n"/>
+      <c r="CR5" s="1" t="n"/>
+      <c r="CS5" s="1" t="n"/>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="1" t="n"/>
+      <c r="B6" s="25" t="n"/>
+      <c r="G6" s="24" t="n"/>
+      <c r="H6" s="23" t="n"/>
+      <c r="AW6" s="24" t="n"/>
+      <c r="AX6" s="23" t="n"/>
+      <c r="BG6" s="24" t="n"/>
+      <c r="BH6" s="23" t="n"/>
+      <c r="CK6" s="24" t="n"/>
+      <c r="CL6" s="1" t="n"/>
+      <c r="CM6" s="1" t="n"/>
+      <c r="CN6" s="1" t="n"/>
+      <c r="CO6" s="1" t="n"/>
+      <c r="CP6" s="1" t="n"/>
+      <c r="CQ6" s="1" t="n"/>
+      <c r="CR6" s="1" t="n"/>
+      <c r="CS6" s="1" t="n"/>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="1" t="n"/>
+      <c r="B7" s="26" t="n"/>
+      <c r="C7" s="27" t="n"/>
+      <c r="D7" s="27" t="n"/>
+      <c r="E7" s="27" t="n"/>
+      <c r="F7" s="27" t="n"/>
+      <c r="G7" s="28" t="n"/>
+      <c r="H7" s="29" t="n"/>
+      <c r="I7" s="27" t="n"/>
+      <c r="J7" s="27" t="n"/>
+      <c r="K7" s="27" t="n"/>
+      <c r="L7" s="27" t="n"/>
+      <c r="M7" s="27" t="n"/>
+      <c r="N7" s="27" t="n"/>
+      <c r="O7" s="27" t="n"/>
+      <c r="P7" s="27" t="n"/>
+      <c r="Q7" s="27" t="n"/>
+      <c r="R7" s="27" t="n"/>
+      <c r="S7" s="27" t="n"/>
+      <c r="T7" s="27" t="n"/>
+      <c r="U7" s="27" t="n"/>
+      <c r="V7" s="27" t="n"/>
+      <c r="W7" s="27" t="n"/>
+      <c r="X7" s="27" t="n"/>
+      <c r="Y7" s="27" t="n"/>
+      <c r="Z7" s="27" t="n"/>
+      <c r="AA7" s="27" t="n"/>
+      <c r="AB7" s="27" t="n"/>
+      <c r="AC7" s="27" t="n"/>
+      <c r="AD7" s="27" t="n"/>
+      <c r="AE7" s="27" t="n"/>
+      <c r="AF7" s="27" t="n"/>
+      <c r="AG7" s="27" t="n"/>
+      <c r="AH7" s="27" t="n"/>
+      <c r="AI7" s="27" t="n"/>
+      <c r="AJ7" s="27" t="n"/>
+      <c r="AK7" s="27" t="n"/>
+      <c r="AL7" s="27" t="n"/>
+      <c r="AM7" s="27" t="n"/>
+      <c r="AN7" s="27" t="n"/>
+      <c r="AO7" s="27" t="n"/>
+      <c r="AP7" s="27" t="n"/>
+      <c r="AQ7" s="27" t="n"/>
+      <c r="AR7" s="27" t="n"/>
+      <c r="AS7" s="27" t="n"/>
+      <c r="AT7" s="27" t="n"/>
+      <c r="AU7" s="27" t="n"/>
+      <c r="AV7" s="27" t="n"/>
+      <c r="AW7" s="28" t="n"/>
+      <c r="AX7" s="17" t="n"/>
+      <c r="AY7" s="14" t="n"/>
+      <c r="AZ7" s="14" t="n"/>
+      <c r="BA7" s="14" t="n"/>
+      <c r="BB7" s="14" t="n"/>
+      <c r="BC7" s="14" t="n"/>
+      <c r="BD7" s="14" t="n"/>
+      <c r="BE7" s="14" t="n"/>
+      <c r="BF7" s="14" t="n"/>
+      <c r="BG7" s="15" t="n"/>
+      <c r="BH7" s="17" t="n"/>
+      <c r="BI7" s="14" t="n"/>
+      <c r="BJ7" s="14" t="n"/>
+      <c r="BK7" s="14" t="n"/>
+      <c r="BL7" s="14" t="n"/>
+      <c r="BM7" s="14" t="n"/>
+      <c r="BN7" s="14" t="n"/>
+      <c r="BO7" s="14" t="n"/>
+      <c r="BP7" s="14" t="n"/>
+      <c r="BQ7" s="14" t="n"/>
+      <c r="BR7" s="14" t="n"/>
+      <c r="BS7" s="14" t="n"/>
+      <c r="BT7" s="14" t="n"/>
+      <c r="BU7" s="14" t="n"/>
+      <c r="BV7" s="14" t="n"/>
+      <c r="BW7" s="14" t="n"/>
+      <c r="BX7" s="14" t="n"/>
+      <c r="BY7" s="14" t="n"/>
+      <c r="BZ7" s="14" t="n"/>
+      <c r="CA7" s="14" t="n"/>
+      <c r="CB7" s="14" t="n"/>
+      <c r="CC7" s="14" t="n"/>
+      <c r="CD7" s="14" t="n"/>
+      <c r="CE7" s="14" t="n"/>
+      <c r="CF7" s="14" t="n"/>
+      <c r="CG7" s="14" t="n"/>
+      <c r="CH7" s="14" t="n"/>
+      <c r="CI7" s="14" t="n"/>
+      <c r="CJ7" s="14" t="n"/>
+      <c r="CK7" s="15" t="n"/>
+      <c r="CL7" s="1" t="n"/>
+      <c r="CM7" s="1" t="n"/>
+      <c r="CN7" s="1" t="n"/>
+      <c r="CO7" s="1" t="n"/>
+      <c r="CP7" s="1" t="n"/>
+      <c r="CQ7" s="1" t="n"/>
+      <c r="CR7" s="1" t="n"/>
+      <c r="CS7" s="1" t="n"/>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="1" t="n"/>
+      <c r="B8" s="30" t="n"/>
+      <c r="C8" s="30" t="n"/>
+      <c r="D8" s="30" t="n"/>
+      <c r="E8" s="30" t="n"/>
+      <c r="F8" s="30" t="n"/>
+      <c r="G8" s="30" t="n"/>
+      <c r="H8" s="30" t="n"/>
+      <c r="I8" s="30" t="n"/>
+      <c r="J8" s="30" t="n"/>
+      <c r="K8" s="30" t="n"/>
+      <c r="L8" s="30" t="n"/>
+      <c r="M8" s="30" t="n"/>
+      <c r="N8" s="30" t="n"/>
+      <c r="O8" s="30" t="n"/>
+      <c r="P8" s="30" t="n"/>
+      <c r="Q8" s="30" t="n"/>
+      <c r="R8" s="31" t="n"/>
+      <c r="S8" s="31" t="n"/>
+      <c r="T8" s="31" t="n"/>
+      <c r="U8" s="31" t="n"/>
+      <c r="V8" s="31" t="n"/>
+      <c r="W8" s="31" t="n"/>
+      <c r="X8" s="31" t="n"/>
+      <c r="Y8" s="1" t="n"/>
+      <c r="Z8" s="31" t="n"/>
+      <c r="AA8" s="31" t="n"/>
+      <c r="AB8" s="31" t="n"/>
+      <c r="AC8" s="1" t="n"/>
+      <c r="AD8" s="1" t="n"/>
+      <c r="AE8" s="30" t="n"/>
+      <c r="AF8" s="30" t="n"/>
+      <c r="AG8" s="30" t="n"/>
+      <c r="AH8" s="30" t="n"/>
+      <c r="AI8" s="30" t="n"/>
+      <c r="AJ8" s="30" t="n"/>
+      <c r="AK8" s="30" t="n"/>
+      <c r="AL8" s="30" t="n"/>
+      <c r="AM8" s="30" t="n"/>
+      <c r="AN8" s="30" t="n"/>
+      <c r="AO8" s="32" t="n"/>
+      <c r="AP8" s="32" t="n"/>
+      <c r="AQ8" s="32" t="n"/>
+      <c r="AR8" s="32" t="n"/>
+      <c r="AS8" s="32" t="n"/>
+      <c r="AT8" s="32" t="n"/>
+      <c r="AU8" s="1" t="n"/>
+      <c r="AV8" s="1" t="n"/>
+      <c r="AW8" s="32" t="n"/>
+      <c r="AX8" s="32" t="n"/>
+      <c r="AY8" s="1" t="n"/>
+      <c r="AZ8" s="1" t="n"/>
+      <c r="BA8" s="32" t="n"/>
+      <c r="BB8" s="32" t="n"/>
+      <c r="BC8" s="1" t="n"/>
+      <c r="BD8" s="1" t="n"/>
+      <c r="BE8" s="32" t="n"/>
+      <c r="BF8" s="32" t="n"/>
+      <c r="BG8" s="1" t="n"/>
+      <c r="BH8" s="1" t="n"/>
+      <c r="BI8" s="32" t="n"/>
+      <c r="BJ8" s="32" t="n"/>
+      <c r="BK8" s="1" t="n"/>
+      <c r="BL8" s="1" t="n"/>
+      <c r="BM8" s="32" t="n"/>
+      <c r="BN8" s="32" t="n"/>
+      <c r="BO8" s="1" t="n"/>
+      <c r="BP8" s="1" t="n"/>
+      <c r="BQ8" s="32" t="n"/>
+      <c r="BR8" s="32" t="n"/>
+      <c r="BS8" s="1" t="n"/>
+      <c r="BT8" s="1" t="n"/>
+      <c r="BU8" s="32" t="n"/>
+      <c r="BV8" s="32" t="n"/>
+      <c r="BW8" s="1" t="n"/>
+      <c r="BX8" s="1" t="n"/>
+      <c r="BY8" s="1" t="n"/>
+      <c r="BZ8" s="1" t="n"/>
+      <c r="CA8" s="30" t="n"/>
+      <c r="CB8" s="30" t="n"/>
+      <c r="CC8" s="30" t="n"/>
+      <c r="CD8" s="1" t="n"/>
+      <c r="CE8" s="32" t="n"/>
+      <c r="CF8" s="32" t="n"/>
+      <c r="CG8" s="32" t="n"/>
+      <c r="CH8" s="32" t="n"/>
+      <c r="CI8" s="32" t="n"/>
+      <c r="CJ8" s="32" t="n"/>
+      <c r="CK8" s="32" t="n"/>
+      <c r="CL8" s="32" t="n"/>
+      <c r="CM8" s="32" t="n"/>
+      <c r="CN8" s="32" t="n"/>
+      <c r="CO8" s="32" t="n"/>
+      <c r="CP8" s="32" t="n"/>
+      <c r="CQ8" s="32" t="n"/>
+      <c r="CR8" s="1" t="n"/>
+      <c r="CS8" s="1" t="n"/>
+    </row>
+    <row r="9" ht="14.25" customHeight="1">
+      <c r="A9" s="1" t="n"/>
+      <c r="B9" s="1" t="n"/>
+      <c r="C9" s="1" t="n"/>
+      <c r="D9" s="1" t="n"/>
+      <c r="E9" s="1" t="n"/>
+      <c r="F9" s="1" t="n"/>
+      <c r="G9" s="1" t="n"/>
+      <c r="H9" s="1" t="n"/>
+      <c r="I9" s="1" t="n"/>
+      <c r="J9" s="1" t="n"/>
+      <c r="K9" s="1" t="n"/>
+      <c r="L9" s="1" t="n"/>
+      <c r="M9" s="1" t="n"/>
+      <c r="N9" s="1" t="n"/>
+      <c r="O9" s="1" t="n"/>
+      <c r="P9" s="1" t="n"/>
+      <c r="Q9" s="1" t="n"/>
+      <c r="R9" s="1" t="n"/>
+      <c r="S9" s="1" t="n"/>
+      <c r="T9" s="1" t="n"/>
+      <c r="U9" s="1" t="n"/>
+      <c r="V9" s="1" t="n"/>
+      <c r="W9" s="1" t="n"/>
+      <c r="X9" s="1" t="n"/>
+      <c r="Y9" s="1" t="n"/>
+      <c r="Z9" s="1" t="n"/>
+      <c r="AA9" s="1" t="n"/>
+      <c r="AB9" s="1" t="n"/>
+      <c r="AC9" s="1" t="n"/>
+      <c r="AD9" s="1" t="n"/>
+      <c r="AE9" s="1" t="n"/>
+      <c r="AF9" s="1" t="n"/>
+      <c r="AG9" s="1" t="n"/>
+      <c r="AH9" s="1" t="n"/>
+      <c r="AI9" s="1" t="n"/>
+      <c r="AJ9" s="1" t="n"/>
+      <c r="AK9" s="1" t="n"/>
+      <c r="AL9" s="1" t="n"/>
+      <c r="AM9" s="1" t="n"/>
+      <c r="AN9" s="1" t="n"/>
+      <c r="AO9" s="1" t="n"/>
+      <c r="AP9" s="1" t="n"/>
+      <c r="AQ9" s="1" t="n"/>
+      <c r="AR9" s="1" t="n"/>
+      <c r="AS9" s="1" t="n"/>
+      <c r="AT9" s="1" t="n"/>
+      <c r="AU9" s="1" t="n"/>
+      <c r="AV9" s="1" t="n"/>
+      <c r="AW9" s="1" t="n"/>
+      <c r="AX9" s="1" t="n"/>
+      <c r="AY9" s="1" t="n"/>
+      <c r="AZ9" s="1" t="n"/>
+      <c r="BA9" s="1" t="n"/>
+      <c r="BB9" s="1" t="n"/>
+      <c r="BC9" s="1" t="n"/>
+      <c r="BD9" s="1" t="n"/>
+      <c r="BE9" s="1" t="n"/>
+      <c r="BF9" s="1" t="n"/>
+      <c r="BG9" s="1" t="n"/>
+      <c r="BH9" s="1" t="n"/>
+      <c r="BI9" s="1" t="n"/>
+      <c r="BJ9" s="1" t="n"/>
+      <c r="BK9" s="1" t="n"/>
+      <c r="BL9" s="1" t="n"/>
+      <c r="BM9" s="1" t="n"/>
+      <c r="BN9" s="1" t="n"/>
+      <c r="BO9" s="1" t="n"/>
+      <c r="BP9" s="1" t="n"/>
+      <c r="BQ9" s="1" t="n"/>
+      <c r="BR9" s="1" t="n"/>
+      <c r="BS9" s="1" t="n"/>
+      <c r="BT9" s="1" t="n"/>
+      <c r="BU9" s="1" t="n"/>
+      <c r="BV9" s="1" t="n"/>
+      <c r="BW9" s="1" t="n"/>
+      <c r="BX9" s="1" t="n"/>
+      <c r="BY9" s="1" t="n"/>
+      <c r="BZ9" s="1" t="n"/>
+      <c r="CA9" s="1" t="n"/>
+      <c r="CB9" s="1" t="n"/>
+      <c r="CC9" s="1" t="n"/>
+      <c r="CD9" s="1" t="n"/>
+      <c r="CE9" s="1" t="n"/>
+      <c r="CF9" s="1" t="n"/>
+      <c r="CG9" s="1" t="n"/>
+      <c r="CH9" s="1" t="n"/>
+      <c r="CI9" s="1" t="n"/>
+      <c r="CJ9" s="1" t="n"/>
+      <c r="CK9" s="1" t="n"/>
+      <c r="CL9" s="1" t="n"/>
+      <c r="CM9" s="1" t="n"/>
+      <c r="CN9" s="1" t="n"/>
+      <c r="CO9" s="1" t="n"/>
+      <c r="CP9" s="1" t="n"/>
+      <c r="CQ9" s="1" t="n"/>
+      <c r="CR9" s="1" t="n"/>
+      <c r="CS9" s="1" t="n"/>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="1" t="n"/>
+      <c r="B10" s="33" t="inlineStr">
+        <is>
+          <t>日付</t>
+        </is>
+      </c>
+      <c r="C10" s="5" t="n"/>
+      <c r="D10" s="6" t="n"/>
+      <c r="E10" s="7" t="inlineStr">
+        <is>
+          <t>曜日</t>
+        </is>
+      </c>
+      <c r="F10" s="5" t="n"/>
+      <c r="G10" s="6" t="n"/>
+      <c r="H10" s="34" t="inlineStr">
+        <is>
+          <t>サービス提供実績</t>
+        </is>
+      </c>
+      <c r="I10" s="5" t="n"/>
+      <c r="J10" s="5" t="n"/>
+      <c r="K10" s="5" t="n"/>
+      <c r="L10" s="5" t="n"/>
+      <c r="M10" s="5" t="n"/>
+      <c r="N10" s="5" t="n"/>
+      <c r="O10" s="5" t="n"/>
+      <c r="P10" s="5" t="n"/>
+      <c r="Q10" s="5" t="n"/>
+      <c r="R10" s="5" t="n"/>
+      <c r="S10" s="5" t="n"/>
+      <c r="T10" s="5" t="n"/>
+      <c r="U10" s="5" t="n"/>
+      <c r="V10" s="5" t="n"/>
+      <c r="W10" s="5" t="n"/>
+      <c r="X10" s="5" t="n"/>
+      <c r="Y10" s="5" t="n"/>
+      <c r="Z10" s="5" t="n"/>
+      <c r="AA10" s="5" t="n"/>
+      <c r="AB10" s="5" t="n"/>
+      <c r="AC10" s="5" t="n"/>
+      <c r="AD10" s="5" t="n"/>
+      <c r="AE10" s="5" t="n"/>
+      <c r="AF10" s="5" t="n"/>
+      <c r="AG10" s="5" t="n"/>
+      <c r="AH10" s="5" t="n"/>
+      <c r="AI10" s="5" t="n"/>
+      <c r="AJ10" s="5" t="n"/>
+      <c r="AK10" s="5" t="n"/>
+      <c r="AL10" s="5" t="n"/>
+      <c r="AM10" s="5" t="n"/>
+      <c r="AN10" s="5" t="n"/>
+      <c r="AO10" s="5" t="n"/>
+      <c r="AP10" s="5" t="n"/>
+      <c r="AQ10" s="5" t="n"/>
+      <c r="AR10" s="5" t="n"/>
+      <c r="AS10" s="5" t="n"/>
+      <c r="AT10" s="5" t="n"/>
+      <c r="AU10" s="5" t="n"/>
+      <c r="AV10" s="5" t="n"/>
+      <c r="AW10" s="5" t="n"/>
+      <c r="AX10" s="5" t="n"/>
+      <c r="AY10" s="5" t="n"/>
+      <c r="AZ10" s="5" t="n"/>
+      <c r="BA10" s="5" t="n"/>
+      <c r="BB10" s="5" t="n"/>
+      <c r="BC10" s="5" t="n"/>
+      <c r="BD10" s="5" t="n"/>
+      <c r="BE10" s="5" t="n"/>
+      <c r="BF10" s="5" t="n"/>
+      <c r="BG10" s="5" t="n"/>
+      <c r="BH10" s="5" t="n"/>
+      <c r="BI10" s="5" t="n"/>
+      <c r="BJ10" s="5" t="n"/>
+      <c r="BK10" s="5" t="n"/>
+      <c r="BL10" s="5" t="n"/>
+      <c r="BM10" s="5" t="n"/>
+      <c r="BN10" s="5" t="n"/>
+      <c r="BO10" s="5" t="n"/>
+      <c r="BP10" s="5" t="n"/>
+      <c r="BQ10" s="5" t="n"/>
+      <c r="BR10" s="5" t="n"/>
+      <c r="BS10" s="35" t="n"/>
+      <c r="BT10" s="36" t="inlineStr">
+        <is>
+          <t>保護者等
+確認欄</t>
+        </is>
+      </c>
+      <c r="BU10" s="5" t="n"/>
+      <c r="BV10" s="5" t="n"/>
+      <c r="BW10" s="5" t="n"/>
+      <c r="BX10" s="35" t="n"/>
+      <c r="BY10" s="37" t="inlineStr">
+        <is>
+          <t>備考</t>
+        </is>
+      </c>
+      <c r="BZ10" s="5" t="n"/>
+      <c r="CA10" s="5" t="n"/>
+      <c r="CB10" s="5" t="n"/>
+      <c r="CC10" s="5" t="n"/>
+      <c r="CD10" s="5" t="n"/>
+      <c r="CE10" s="5" t="n"/>
+      <c r="CF10" s="5" t="n"/>
+      <c r="CG10" s="5" t="n"/>
+      <c r="CH10" s="5" t="n"/>
+      <c r="CI10" s="5" t="n"/>
+      <c r="CJ10" s="5" t="n"/>
+      <c r="CK10" s="5" t="n"/>
+      <c r="CL10" s="35" t="n"/>
+      <c r="CM10" s="1" t="n"/>
+      <c r="CN10" s="1" t="n"/>
+      <c r="CO10" s="1" t="n"/>
+      <c r="CP10" s="1" t="n"/>
+      <c r="CQ10" s="1" t="n"/>
+      <c r="CR10" s="1" t="n"/>
+      <c r="CS10" s="1" t="n"/>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="1" t="n"/>
+      <c r="B11" s="25" t="n"/>
+      <c r="D11" s="24" t="n"/>
+      <c r="E11" s="23" t="n"/>
+      <c r="G11" s="24" t="n"/>
+      <c r="H11" s="38" t="inlineStr">
+        <is>
+          <t>サービス提供の
+状況</t>
+        </is>
+      </c>
+      <c r="I11" s="19" t="n"/>
+      <c r="J11" s="19" t="n"/>
+      <c r="K11" s="19" t="n"/>
+      <c r="L11" s="19" t="n"/>
+      <c r="M11" s="20" t="n"/>
+      <c r="N11" s="39" t="inlineStr">
+        <is>
+          <t>提供
+形態</t>
+        </is>
+      </c>
+      <c r="O11" s="19" t="n"/>
+      <c r="P11" s="19" t="n"/>
+      <c r="Q11" s="20" t="n"/>
+      <c r="R11" s="39" t="inlineStr">
+        <is>
+          <t>開始
+時間</t>
+        </is>
+      </c>
+      <c r="S11" s="19" t="n"/>
+      <c r="T11" s="19" t="n"/>
+      <c r="U11" s="20" t="n"/>
+      <c r="V11" s="39" t="inlineStr">
+        <is>
+          <t>終了
+時間</t>
+        </is>
+      </c>
+      <c r="W11" s="19" t="n"/>
+      <c r="X11" s="19" t="n"/>
+      <c r="Y11" s="20" t="n"/>
+      <c r="Z11" s="39" t="inlineStr">
+        <is>
+          <t>算定
+時間数</t>
+        </is>
+      </c>
+      <c r="AA11" s="19" t="n"/>
+      <c r="AB11" s="19" t="n"/>
+      <c r="AC11" s="20" t="n"/>
+      <c r="AD11" s="40" t="inlineStr">
+        <is>
+          <t>送迎加算</t>
+        </is>
+      </c>
+      <c r="AE11" s="41" t="n"/>
+      <c r="AF11" s="41" t="n"/>
+      <c r="AG11" s="41" t="n"/>
+      <c r="AH11" s="41" t="n"/>
+      <c r="AI11" s="42" t="n"/>
+      <c r="AJ11" s="43" t="inlineStr">
+        <is>
+          <t>家族支援加算</t>
+        </is>
+      </c>
+      <c r="AK11" s="19" t="n"/>
+      <c r="AL11" s="19" t="n"/>
+      <c r="AM11" s="20" t="n"/>
+      <c r="AN11" s="43" t="inlineStr">
+        <is>
+          <t>医療連携体制加算</t>
+        </is>
+      </c>
+      <c r="AO11" s="19" t="n"/>
+      <c r="AP11" s="19" t="n"/>
+      <c r="AQ11" s="20" t="n"/>
+      <c r="AR11" s="43" t="inlineStr">
+        <is>
+          <t>延長支援加算</t>
+        </is>
+      </c>
+      <c r="AS11" s="19" t="n"/>
+      <c r="AT11" s="19" t="n"/>
+      <c r="AU11" s="20" t="n"/>
+      <c r="AV11" s="43" t="inlineStr">
+        <is>
+          <t>集中的
+支援加算</t>
+        </is>
+      </c>
+      <c r="AW11" s="19" t="n"/>
+      <c r="AX11" s="19" t="n"/>
+      <c r="AY11" s="20" t="n"/>
+      <c r="AZ11" s="44" t="inlineStr">
+        <is>
+          <t>専門的支援加算
+（支援実施時）</t>
+        </is>
+      </c>
+      <c r="BA11" s="19" t="n"/>
+      <c r="BB11" s="19" t="n"/>
+      <c r="BC11" s="20" t="n"/>
+      <c r="BD11" s="43" t="inlineStr">
+        <is>
+          <t>通所自立支援加算</t>
+        </is>
+      </c>
+      <c r="BE11" s="19" t="n"/>
+      <c r="BF11" s="19" t="n"/>
+      <c r="BG11" s="20" t="n"/>
+      <c r="BH11" s="43" t="inlineStr">
+        <is>
+          <t>入浴支援加算</t>
+        </is>
+      </c>
+      <c r="BI11" s="19" t="n"/>
+      <c r="BJ11" s="19" t="n"/>
+      <c r="BK11" s="20" t="n"/>
+      <c r="BL11" s="43" t="inlineStr">
+        <is>
+          <t>子育てサポート加算</t>
+        </is>
+      </c>
+      <c r="BM11" s="19" t="n"/>
+      <c r="BN11" s="19" t="n"/>
+      <c r="BO11" s="20" t="n"/>
+      <c r="BP11" s="43" t="inlineStr">
+        <is>
+          <t>自立サポート加算</t>
+        </is>
+      </c>
+      <c r="BQ11" s="19" t="n"/>
+      <c r="BR11" s="19" t="n"/>
+      <c r="BS11" s="20" t="n"/>
+      <c r="BT11" s="25" t="n"/>
+      <c r="BX11" s="45" t="n"/>
+      <c r="BY11" s="25" t="n"/>
+      <c r="CL11" s="45" t="n"/>
+      <c r="CM11" s="1" t="n"/>
+      <c r="CN11" s="1" t="n"/>
+      <c r="CO11" s="1" t="n"/>
+      <c r="CP11" s="1" t="n"/>
+      <c r="CQ11" s="1" t="n"/>
+      <c r="CR11" s="1" t="n"/>
+      <c r="CS11" s="1" t="n"/>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="1" t="n"/>
+      <c r="B12" s="13" t="n"/>
+      <c r="C12" s="14" t="n"/>
+      <c r="D12" s="15" t="n"/>
+      <c r="E12" s="17" t="n"/>
+      <c r="F12" s="14" t="n"/>
+      <c r="G12" s="15" t="n"/>
+      <c r="H12" s="26" t="n"/>
+      <c r="I12" s="27" t="n"/>
+      <c r="J12" s="27" t="n"/>
+      <c r="K12" s="27" t="n"/>
+      <c r="L12" s="27" t="n"/>
+      <c r="M12" s="28" t="n"/>
+      <c r="N12" s="29" t="n"/>
+      <c r="O12" s="27" t="n"/>
+      <c r="P12" s="27" t="n"/>
+      <c r="Q12" s="28" t="n"/>
+      <c r="R12" s="29" t="n"/>
+      <c r="S12" s="27" t="n"/>
+      <c r="T12" s="27" t="n"/>
+      <c r="U12" s="28" t="n"/>
+      <c r="V12" s="29" t="n"/>
+      <c r="W12" s="27" t="n"/>
+      <c r="X12" s="27" t="n"/>
+      <c r="Y12" s="28" t="n"/>
+      <c r="Z12" s="29" t="n"/>
+      <c r="AA12" s="27" t="n"/>
+      <c r="AB12" s="27" t="n"/>
+      <c r="AC12" s="28" t="n"/>
+      <c r="AD12" s="46" t="inlineStr">
+        <is>
+          <t>往</t>
+        </is>
+      </c>
+      <c r="AE12" s="27" t="n"/>
+      <c r="AF12" s="47" t="n"/>
+      <c r="AG12" s="48" t="inlineStr">
+        <is>
+          <t>復</t>
+        </is>
+      </c>
+      <c r="AH12" s="27" t="n"/>
+      <c r="AI12" s="47" t="n"/>
+      <c r="AJ12" s="29" t="n"/>
+      <c r="AK12" s="27" t="n"/>
+      <c r="AL12" s="27" t="n"/>
+      <c r="AM12" s="28" t="n"/>
+      <c r="AN12" s="29" t="n"/>
+      <c r="AO12" s="27" t="n"/>
+      <c r="AP12" s="27" t="n"/>
+      <c r="AQ12" s="28" t="n"/>
+      <c r="AR12" s="29" t="n"/>
+      <c r="AS12" s="27" t="n"/>
+      <c r="AT12" s="27" t="n"/>
+      <c r="AU12" s="28" t="n"/>
+      <c r="AV12" s="29" t="n"/>
+      <c r="AW12" s="27" t="n"/>
+      <c r="AX12" s="27" t="n"/>
+      <c r="AY12" s="28" t="n"/>
+      <c r="AZ12" s="29" t="n"/>
+      <c r="BA12" s="27" t="n"/>
+      <c r="BB12" s="27" t="n"/>
+      <c r="BC12" s="28" t="n"/>
+      <c r="BD12" s="29" t="n"/>
+      <c r="BE12" s="27" t="n"/>
+      <c r="BF12" s="27" t="n"/>
+      <c r="BG12" s="28" t="n"/>
+      <c r="BH12" s="29" t="n"/>
+      <c r="BI12" s="27" t="n"/>
+      <c r="BJ12" s="27" t="n"/>
+      <c r="BK12" s="28" t="n"/>
+      <c r="BL12" s="29" t="n"/>
+      <c r="BM12" s="27" t="n"/>
+      <c r="BN12" s="27" t="n"/>
+      <c r="BO12" s="28" t="n"/>
+      <c r="BP12" s="29" t="n"/>
+      <c r="BQ12" s="27" t="n"/>
+      <c r="BR12" s="27" t="n"/>
+      <c r="BS12" s="28" t="n"/>
+      <c r="BT12" s="26" t="n"/>
+      <c r="BU12" s="27" t="n"/>
+      <c r="BV12" s="27" t="n"/>
+      <c r="BW12" s="27" t="n"/>
+      <c r="BX12" s="49" t="n"/>
+      <c r="BY12" s="13" t="n"/>
+      <c r="BZ12" s="14" t="n"/>
+      <c r="CA12" s="14" t="n"/>
+      <c r="CB12" s="14" t="n"/>
+      <c r="CC12" s="14" t="n"/>
+      <c r="CD12" s="14" t="n"/>
+      <c r="CE12" s="14" t="n"/>
+      <c r="CF12" s="14" t="n"/>
+      <c r="CG12" s="14" t="n"/>
+      <c r="CH12" s="14" t="n"/>
+      <c r="CI12" s="14" t="n"/>
+      <c r="CJ12" s="14" t="n"/>
+      <c r="CK12" s="14" t="n"/>
+      <c r="CL12" s="50" t="n"/>
+      <c r="CM12" s="1" t="n"/>
+      <c r="CN12" s="1" t="n"/>
+      <c r="CO12" s="1" t="n"/>
+      <c r="CP12" s="1" t="n"/>
+      <c r="CQ12" s="1" t="n"/>
+      <c r="CR12" s="1" t="n"/>
+      <c r="CS12" s="1" t="n"/>
+    </row>
+    <row r="13" ht="24.15" customHeight="1">
+      <c r="A13" s="1" t="n"/>
+      <c r="B13" s="33" t="n"/>
+      <c r="C13" s="10" t="n"/>
+      <c r="D13" s="11" t="n"/>
+      <c r="E13" s="7" t="n"/>
+      <c r="F13" s="10" t="n"/>
+      <c r="G13" s="11" t="n"/>
+      <c r="H13" s="51" t="n"/>
+      <c r="I13" s="10" t="n"/>
+      <c r="J13" s="10" t="n"/>
+      <c r="K13" s="10" t="n"/>
+      <c r="L13" s="10" t="n"/>
+      <c r="M13" s="11" t="n"/>
+      <c r="N13" s="7" t="n"/>
+      <c r="O13" s="10" t="n"/>
+      <c r="P13" s="10" t="n"/>
+      <c r="Q13" s="11" t="n"/>
+      <c r="R13" s="7" t="n"/>
+      <c r="S13" s="10" t="n"/>
+      <c r="T13" s="10" t="n"/>
+      <c r="U13" s="11" t="n"/>
+      <c r="V13" s="7" t="n"/>
+      <c r="W13" s="10" t="n"/>
+      <c r="X13" s="10" t="n"/>
+      <c r="Y13" s="11" t="n"/>
+      <c r="Z13" s="7" t="n"/>
+      <c r="AA13" s="10" t="n"/>
+      <c r="AB13" s="10" t="n"/>
+      <c r="AC13" s="11" t="n"/>
+      <c r="AD13" s="52" t="n"/>
+      <c r="AE13" s="10" t="n"/>
+      <c r="AF13" s="53" t="n"/>
+      <c r="AG13" s="54" t="n"/>
+      <c r="AH13" s="10" t="n"/>
+      <c r="AI13" s="53" t="n"/>
+      <c r="AJ13" s="55" t="n"/>
+      <c r="AK13" s="5" t="n"/>
+      <c r="AL13" s="5" t="n"/>
+      <c r="AM13" s="6" t="n"/>
+      <c r="AN13" s="55" t="n"/>
+      <c r="AO13" s="5" t="n"/>
+      <c r="AP13" s="5" t="n"/>
+      <c r="AQ13" s="6" t="n"/>
+      <c r="AR13" s="55" t="n"/>
+      <c r="AS13" s="5" t="n"/>
+      <c r="AT13" s="5" t="n"/>
+      <c r="AU13" s="6" t="n"/>
+      <c r="AV13" s="55" t="n"/>
+      <c r="AW13" s="5" t="n"/>
+      <c r="AX13" s="5" t="n"/>
+      <c r="AY13" s="6" t="n"/>
+      <c r="AZ13" s="55" t="n"/>
+      <c r="BA13" s="5" t="n"/>
+      <c r="BB13" s="5" t="n"/>
+      <c r="BC13" s="6" t="n"/>
+      <c r="BD13" s="55" t="n"/>
+      <c r="BE13" s="5" t="n"/>
+      <c r="BF13" s="5" t="n"/>
+      <c r="BG13" s="6" t="n"/>
+      <c r="BH13" s="55" t="n"/>
+      <c r="BI13" s="5" t="n"/>
+      <c r="BJ13" s="5" t="n"/>
+      <c r="BK13" s="6" t="n"/>
+      <c r="BL13" s="55" t="n"/>
+      <c r="BM13" s="5" t="n"/>
+      <c r="BN13" s="5" t="n"/>
+      <c r="BO13" s="6" t="n"/>
+      <c r="BP13" s="55" t="n"/>
+      <c r="BQ13" s="5" t="n"/>
+      <c r="BR13" s="5" t="n"/>
+      <c r="BS13" s="6" t="n"/>
+      <c r="BT13" s="56" t="n"/>
+      <c r="BU13" s="14" t="n"/>
+      <c r="BV13" s="14" t="n"/>
+      <c r="BW13" s="14" t="n"/>
+      <c r="BX13" s="14" t="n"/>
+      <c r="BY13" s="57" t="n"/>
+      <c r="BZ13" s="14" t="n"/>
+      <c r="CA13" s="14" t="n"/>
+      <c r="CB13" s="14" t="n"/>
+      <c r="CC13" s="14" t="n"/>
+      <c r="CD13" s="14" t="n"/>
+      <c r="CE13" s="14" t="n"/>
+      <c r="CF13" s="14" t="n"/>
+      <c r="CG13" s="14" t="n"/>
+      <c r="CH13" s="14" t="n"/>
+      <c r="CI13" s="14" t="n"/>
+      <c r="CJ13" s="14" t="n"/>
+      <c r="CK13" s="14" t="n"/>
+      <c r="CL13" s="50" t="n"/>
+      <c r="CM13" s="1" t="n"/>
+      <c r="CN13" s="1" t="n"/>
+      <c r="CO13" s="1" t="n"/>
+      <c r="CP13" s="1" t="n"/>
+      <c r="CQ13" s="1" t="n"/>
+      <c r="CR13" s="1" t="n"/>
+      <c r="CS13" s="1" t="n"/>
+    </row>
+    <row r="14" ht="24.15" customHeight="1">
+      <c r="A14" s="1" t="n"/>
+      <c r="B14" s="58" t="n"/>
+      <c r="C14" s="41" t="n"/>
+      <c r="D14" s="42" t="n"/>
+      <c r="E14" s="59" t="n"/>
+      <c r="F14" s="41" t="n"/>
+      <c r="G14" s="42" t="n"/>
+      <c r="H14" s="60" t="n"/>
+      <c r="I14" s="41" t="n"/>
+      <c r="J14" s="41" t="n"/>
+      <c r="K14" s="41" t="n"/>
+      <c r="L14" s="41" t="n"/>
+      <c r="M14" s="42" t="n"/>
+      <c r="N14" s="59" t="n"/>
+      <c r="O14" s="41" t="n"/>
+      <c r="P14" s="41" t="n"/>
+      <c r="Q14" s="42" t="n"/>
+      <c r="R14" s="59" t="n"/>
+      <c r="S14" s="41" t="n"/>
+      <c r="T14" s="41" t="n"/>
+      <c r="U14" s="42" t="n"/>
+      <c r="V14" s="59" t="n"/>
+      <c r="W14" s="41" t="n"/>
+      <c r="X14" s="41" t="n"/>
+      <c r="Y14" s="42" t="n"/>
+      <c r="Z14" s="59" t="n"/>
+      <c r="AA14" s="41" t="n"/>
+      <c r="AB14" s="41" t="n"/>
+      <c r="AC14" s="42" t="n"/>
+      <c r="AD14" s="61" t="n"/>
+      <c r="AE14" s="41" t="n"/>
+      <c r="AF14" s="62" t="n"/>
+      <c r="AG14" s="63" t="n"/>
+      <c r="AH14" s="41" t="n"/>
+      <c r="AI14" s="62" t="n"/>
+      <c r="AJ14" s="59" t="n"/>
+      <c r="AK14" s="41" t="n"/>
+      <c r="AL14" s="41" t="n"/>
+      <c r="AM14" s="42" t="n"/>
+      <c r="AN14" s="59" t="n"/>
+      <c r="AO14" s="41" t="n"/>
+      <c r="AP14" s="41" t="n"/>
+      <c r="AQ14" s="42" t="n"/>
+      <c r="AR14" s="59" t="n"/>
+      <c r="AS14" s="41" t="n"/>
+      <c r="AT14" s="41" t="n"/>
+      <c r="AU14" s="42" t="n"/>
+      <c r="AV14" s="59" t="n"/>
+      <c r="AW14" s="41" t="n"/>
+      <c r="AX14" s="41" t="n"/>
+      <c r="AY14" s="42" t="n"/>
+      <c r="AZ14" s="59" t="n"/>
+      <c r="BA14" s="41" t="n"/>
+      <c r="BB14" s="41" t="n"/>
+      <c r="BC14" s="42" t="n"/>
+      <c r="BD14" s="59" t="n"/>
+      <c r="BE14" s="41" t="n"/>
+      <c r="BF14" s="41" t="n"/>
+      <c r="BG14" s="42" t="n"/>
+      <c r="BH14" s="59" t="n"/>
+      <c r="BI14" s="41" t="n"/>
+      <c r="BJ14" s="41" t="n"/>
+      <c r="BK14" s="42" t="n"/>
+      <c r="BL14" s="59" t="n"/>
+      <c r="BM14" s="41" t="n"/>
+      <c r="BN14" s="41" t="n"/>
+      <c r="BO14" s="42" t="n"/>
+      <c r="BP14" s="59" t="n"/>
+      <c r="BQ14" s="41" t="n"/>
+      <c r="BR14" s="41" t="n"/>
+      <c r="BS14" s="42" t="n"/>
+      <c r="BT14" s="60" t="n"/>
+      <c r="BU14" s="41" t="n"/>
+      <c r="BV14" s="41" t="n"/>
+      <c r="BW14" s="41" t="n"/>
+      <c r="BX14" s="42" t="n"/>
+      <c r="BY14" s="64" t="n"/>
+      <c r="BZ14" s="41" t="n"/>
+      <c r="CA14" s="41" t="n"/>
+      <c r="CB14" s="41" t="n"/>
+      <c r="CC14" s="41" t="n"/>
+      <c r="CD14" s="41" t="n"/>
+      <c r="CE14" s="41" t="n"/>
+      <c r="CF14" s="41" t="n"/>
+      <c r="CG14" s="41" t="n"/>
+      <c r="CH14" s="41" t="n"/>
+      <c r="CI14" s="41" t="n"/>
+      <c r="CJ14" s="41" t="n"/>
+      <c r="CK14" s="41" t="n"/>
+      <c r="CL14" s="65" t="n"/>
+      <c r="CM14" s="1" t="n"/>
+      <c r="CN14" s="1" t="n"/>
+      <c r="CO14" s="1" t="n"/>
+      <c r="CP14" s="1" t="n"/>
+      <c r="CQ14" s="1" t="n"/>
+      <c r="CR14" s="1" t="n"/>
+      <c r="CS14" s="1" t="n"/>
+    </row>
+    <row r="15" ht="24.15" customHeight="1">
+      <c r="A15" s="1" t="n"/>
+      <c r="B15" s="58" t="n"/>
+      <c r="C15" s="41" t="n"/>
+      <c r="D15" s="42" t="n"/>
+      <c r="E15" s="59" t="n"/>
+      <c r="F15" s="41" t="n"/>
+      <c r="G15" s="42" t="n"/>
+      <c r="H15" s="60" t="n"/>
+      <c r="I15" s="41" t="n"/>
+      <c r="J15" s="41" t="n"/>
+      <c r="K15" s="41" t="n"/>
+      <c r="L15" s="41" t="n"/>
+      <c r="M15" s="42" t="n"/>
+      <c r="N15" s="59" t="n"/>
+      <c r="O15" s="41" t="n"/>
+      <c r="P15" s="41" t="n"/>
+      <c r="Q15" s="42" t="n"/>
+      <c r="R15" s="59" t="n"/>
+      <c r="S15" s="41" t="n"/>
+      <c r="T15" s="41" t="n"/>
+      <c r="U15" s="42" t="n"/>
+      <c r="V15" s="59" t="n"/>
+      <c r="W15" s="41" t="n"/>
+      <c r="X15" s="41" t="n"/>
+      <c r="Y15" s="42" t="n"/>
+      <c r="Z15" s="59" t="n"/>
+      <c r="AA15" s="41" t="n"/>
+      <c r="AB15" s="41" t="n"/>
+      <c r="AC15" s="42" t="n"/>
+      <c r="AD15" s="61" t="n"/>
+      <c r="AE15" s="41" t="n"/>
+      <c r="AF15" s="62" t="n"/>
+      <c r="AG15" s="63" t="n"/>
+      <c r="AH15" s="41" t="n"/>
+      <c r="AI15" s="62" t="n"/>
+      <c r="AJ15" s="59" t="n"/>
+      <c r="AK15" s="41" t="n"/>
+      <c r="AL15" s="41" t="n"/>
+      <c r="AM15" s="42" t="n"/>
+      <c r="AN15" s="59" t="n"/>
+      <c r="AO15" s="41" t="n"/>
+      <c r="AP15" s="41" t="n"/>
+      <c r="AQ15" s="42" t="n"/>
+      <c r="AR15" s="59" t="n"/>
+      <c r="AS15" s="41" t="n"/>
+      <c r="AT15" s="41" t="n"/>
+      <c r="AU15" s="42" t="n"/>
+      <c r="AV15" s="59" t="n"/>
+      <c r="AW15" s="41" t="n"/>
+      <c r="AX15" s="41" t="n"/>
+      <c r="AY15" s="42" t="n"/>
+      <c r="AZ15" s="59" t="n"/>
+      <c r="BA15" s="41" t="n"/>
+      <c r="BB15" s="41" t="n"/>
+      <c r="BC15" s="42" t="n"/>
+      <c r="BD15" s="59" t="n"/>
+      <c r="BE15" s="41" t="n"/>
+      <c r="BF15" s="41" t="n"/>
+      <c r="BG15" s="42" t="n"/>
+      <c r="BH15" s="59" t="n"/>
+      <c r="BI15" s="41" t="n"/>
+      <c r="BJ15" s="41" t="n"/>
+      <c r="BK15" s="42" t="n"/>
+      <c r="BL15" s="59" t="n"/>
+      <c r="BM15" s="41" t="n"/>
+      <c r="BN15" s="41" t="n"/>
+      <c r="BO15" s="42" t="n"/>
+      <c r="BP15" s="59" t="n"/>
+      <c r="BQ15" s="41" t="n"/>
+      <c r="BR15" s="41" t="n"/>
+      <c r="BS15" s="42" t="n"/>
+      <c r="BT15" s="60" t="n"/>
+      <c r="BU15" s="41" t="n"/>
+      <c r="BV15" s="41" t="n"/>
+      <c r="BW15" s="41" t="n"/>
+      <c r="BX15" s="42" t="n"/>
+      <c r="BY15" s="66" t="n"/>
+      <c r="BZ15" s="41" t="n"/>
+      <c r="CA15" s="41" t="n"/>
+      <c r="CB15" s="41" t="n"/>
+      <c r="CC15" s="41" t="n"/>
+      <c r="CD15" s="41" t="n"/>
+      <c r="CE15" s="41" t="n"/>
+      <c r="CF15" s="41" t="n"/>
+      <c r="CG15" s="41" t="n"/>
+      <c r="CH15" s="41" t="n"/>
+      <c r="CI15" s="41" t="n"/>
+      <c r="CJ15" s="41" t="n"/>
+      <c r="CK15" s="41" t="n"/>
+      <c r="CL15" s="65" t="n"/>
+      <c r="CM15" s="1" t="n"/>
+      <c r="CN15" s="1" t="n"/>
+      <c r="CO15" s="1" t="n"/>
+      <c r="CP15" s="1" t="n"/>
+      <c r="CQ15" s="1" t="n"/>
+      <c r="CR15" s="1" t="n"/>
+      <c r="CS15" s="1" t="n"/>
+    </row>
+    <row r="16" ht="24.15" customHeight="1">
+      <c r="A16" s="1" t="n"/>
+      <c r="B16" s="58" t="n"/>
+      <c r="C16" s="41" t="n"/>
+      <c r="D16" s="42" t="n"/>
+      <c r="E16" s="59" t="n"/>
+      <c r="F16" s="41" t="n"/>
+      <c r="G16" s="42" t="n"/>
+      <c r="H16" s="60" t="n"/>
+      <c r="I16" s="41" t="n"/>
+      <c r="J16" s="41" t="n"/>
+      <c r="K16" s="41" t="n"/>
+      <c r="L16" s="41" t="n"/>
+      <c r="M16" s="42" t="n"/>
+      <c r="N16" s="59" t="n"/>
+      <c r="O16" s="41" t="n"/>
+      <c r="P16" s="41" t="n"/>
+      <c r="Q16" s="42" t="n"/>
+      <c r="R16" s="59" t="n"/>
+      <c r="S16" s="41" t="n"/>
+      <c r="T16" s="41" t="n"/>
+      <c r="U16" s="42" t="n"/>
+      <c r="V16" s="59" t="n"/>
+      <c r="W16" s="41" t="n"/>
+      <c r="X16" s="41" t="n"/>
+      <c r="Y16" s="42" t="n"/>
+      <c r="Z16" s="59" t="n"/>
+      <c r="AA16" s="41" t="n"/>
+      <c r="AB16" s="41" t="n"/>
+      <c r="AC16" s="42" t="n"/>
+      <c r="AD16" s="61" t="n"/>
+      <c r="AE16" s="41" t="n"/>
+      <c r="AF16" s="62" t="n"/>
+      <c r="AG16" s="63" t="n"/>
+      <c r="AH16" s="41" t="n"/>
+      <c r="AI16" s="62" t="n"/>
+      <c r="AJ16" s="59" t="n"/>
+      <c r="AK16" s="41" t="n"/>
+      <c r="AL16" s="41" t="n"/>
+      <c r="AM16" s="42" t="n"/>
+      <c r="AN16" s="59" t="n"/>
+      <c r="AO16" s="41" t="n"/>
+      <c r="AP16" s="41" t="n"/>
+      <c r="AQ16" s="42" t="n"/>
+      <c r="AR16" s="59" t="n"/>
+      <c r="AS16" s="41" t="n"/>
+      <c r="AT16" s="41" t="n"/>
+      <c r="AU16" s="42" t="n"/>
+      <c r="AV16" s="59" t="n"/>
+      <c r="AW16" s="41" t="n"/>
+      <c r="AX16" s="41" t="n"/>
+      <c r="AY16" s="42" t="n"/>
+      <c r="AZ16" s="59" t="n"/>
+      <c r="BA16" s="41" t="n"/>
+      <c r="BB16" s="41" t="n"/>
+      <c r="BC16" s="42" t="n"/>
+      <c r="BD16" s="59" t="n"/>
+      <c r="BE16" s="41" t="n"/>
+      <c r="BF16" s="41" t="n"/>
+      <c r="BG16" s="42" t="n"/>
+      <c r="BH16" s="59" t="n"/>
+      <c r="BI16" s="41" t="n"/>
+      <c r="BJ16" s="41" t="n"/>
+      <c r="BK16" s="42" t="n"/>
+      <c r="BL16" s="59" t="n"/>
+      <c r="BM16" s="41" t="n"/>
+      <c r="BN16" s="41" t="n"/>
+      <c r="BO16" s="42" t="n"/>
+      <c r="BP16" s="59" t="n"/>
+      <c r="BQ16" s="41" t="n"/>
+      <c r="BR16" s="41" t="n"/>
+      <c r="BS16" s="42" t="n"/>
+      <c r="BT16" s="60" t="n"/>
+      <c r="BU16" s="41" t="n"/>
+      <c r="BV16" s="41" t="n"/>
+      <c r="BW16" s="41" t="n"/>
+      <c r="BX16" s="42" t="n"/>
+      <c r="BY16" s="64" t="n"/>
+      <c r="BZ16" s="41" t="n"/>
+      <c r="CA16" s="41" t="n"/>
+      <c r="CB16" s="41" t="n"/>
+      <c r="CC16" s="41" t="n"/>
+      <c r="CD16" s="41" t="n"/>
+      <c r="CE16" s="41" t="n"/>
+      <c r="CF16" s="41" t="n"/>
+      <c r="CG16" s="41" t="n"/>
+      <c r="CH16" s="41" t="n"/>
+      <c r="CI16" s="41" t="n"/>
+      <c r="CJ16" s="41" t="n"/>
+      <c r="CK16" s="41" t="n"/>
+      <c r="CL16" s="65" t="n"/>
+      <c r="CM16" s="1" t="n"/>
+      <c r="CN16" s="1" t="n"/>
+      <c r="CO16" s="1" t="n"/>
+      <c r="CP16" s="1" t="n"/>
+      <c r="CQ16" s="1" t="n"/>
+      <c r="CR16" s="1" t="n"/>
+      <c r="CS16" s="1" t="n"/>
+    </row>
+    <row r="17" ht="24.15" customHeight="1">
+      <c r="A17" s="1" t="n"/>
+      <c r="B17" s="58" t="n"/>
+      <c r="C17" s="41" t="n"/>
+      <c r="D17" s="42" t="n"/>
+      <c r="E17" s="59" t="n"/>
+      <c r="F17" s="41" t="n"/>
+      <c r="G17" s="42" t="n"/>
+      <c r="H17" s="60" t="n"/>
+      <c r="I17" s="41" t="n"/>
+      <c r="J17" s="41" t="n"/>
+      <c r="K17" s="41" t="n"/>
+      <c r="L17" s="41" t="n"/>
+      <c r="M17" s="42" t="n"/>
+      <c r="N17" s="59" t="n"/>
+      <c r="O17" s="41" t="n"/>
+      <c r="P17" s="41" t="n"/>
+      <c r="Q17" s="42" t="n"/>
+      <c r="R17" s="59" t="n"/>
+      <c r="S17" s="41" t="n"/>
+      <c r="T17" s="41" t="n"/>
+      <c r="U17" s="42" t="n"/>
+      <c r="V17" s="59" t="n"/>
+      <c r="W17" s="41" t="n"/>
+      <c r="X17" s="41" t="n"/>
+      <c r="Y17" s="42" t="n"/>
+      <c r="Z17" s="59" t="n"/>
+      <c r="AA17" s="41" t="n"/>
+      <c r="AB17" s="41" t="n"/>
+      <c r="AC17" s="42" t="n"/>
+      <c r="AD17" s="61" t="n"/>
+      <c r="AE17" s="41" t="n"/>
+      <c r="AF17" s="62" t="n"/>
+      <c r="AG17" s="63" t="n"/>
+      <c r="AH17" s="41" t="n"/>
+      <c r="AI17" s="62" t="n"/>
+      <c r="AJ17" s="59" t="n"/>
+      <c r="AK17" s="41" t="n"/>
+      <c r="AL17" s="41" t="n"/>
+      <c r="AM17" s="42" t="n"/>
+      <c r="AN17" s="59" t="n"/>
+      <c r="AO17" s="41" t="n"/>
+      <c r="AP17" s="41" t="n"/>
+      <c r="AQ17" s="42" t="n"/>
+      <c r="AR17" s="59" t="n"/>
+      <c r="AS17" s="41" t="n"/>
+      <c r="AT17" s="41" t="n"/>
+      <c r="AU17" s="42" t="n"/>
+      <c r="AV17" s="59" t="n"/>
+      <c r="AW17" s="41" t="n"/>
+      <c r="AX17" s="41" t="n"/>
+      <c r="AY17" s="42" t="n"/>
+      <c r="AZ17" s="59" t="n"/>
+      <c r="BA17" s="41" t="n"/>
+      <c r="BB17" s="41" t="n"/>
+      <c r="BC17" s="42" t="n"/>
+      <c r="BD17" s="59" t="n"/>
+      <c r="BE17" s="41" t="n"/>
+      <c r="BF17" s="41" t="n"/>
+      <c r="BG17" s="42" t="n"/>
+      <c r="BH17" s="59" t="n"/>
+      <c r="BI17" s="41" t="n"/>
+      <c r="BJ17" s="41" t="n"/>
+      <c r="BK17" s="42" t="n"/>
+      <c r="BL17" s="59" t="n"/>
+      <c r="BM17" s="41" t="n"/>
+      <c r="BN17" s="41" t="n"/>
+      <c r="BO17" s="42" t="n"/>
+      <c r="BP17" s="59" t="n"/>
+      <c r="BQ17" s="41" t="n"/>
+      <c r="BR17" s="41" t="n"/>
+      <c r="BS17" s="42" t="n"/>
+      <c r="BT17" s="60" t="n"/>
+      <c r="BU17" s="41" t="n"/>
+      <c r="BV17" s="41" t="n"/>
+      <c r="BW17" s="41" t="n"/>
+      <c r="BX17" s="42" t="n"/>
+      <c r="BY17" s="64" t="n"/>
+      <c r="BZ17" s="41" t="n"/>
+      <c r="CA17" s="41" t="n"/>
+      <c r="CB17" s="41" t="n"/>
+      <c r="CC17" s="41" t="n"/>
+      <c r="CD17" s="41" t="n"/>
+      <c r="CE17" s="41" t="n"/>
+      <c r="CF17" s="41" t="n"/>
+      <c r="CG17" s="41" t="n"/>
+      <c r="CH17" s="41" t="n"/>
+      <c r="CI17" s="41" t="n"/>
+      <c r="CJ17" s="41" t="n"/>
+      <c r="CK17" s="41" t="n"/>
+      <c r="CL17" s="65" t="n"/>
+      <c r="CM17" s="1" t="n"/>
+      <c r="CN17" s="1" t="n"/>
+      <c r="CO17" s="1" t="n"/>
+      <c r="CP17" s="1" t="n"/>
+      <c r="CQ17" s="1" t="n"/>
+      <c r="CR17" s="1" t="n"/>
+      <c r="CS17" s="1" t="n"/>
+    </row>
+    <row r="18" ht="24.15" customHeight="1">
+      <c r="A18" s="1" t="n"/>
+      <c r="B18" s="58" t="n"/>
+      <c r="C18" s="41" t="n"/>
+      <c r="D18" s="42" t="n"/>
+      <c r="E18" s="59" t="n"/>
+      <c r="F18" s="41" t="n"/>
+      <c r="G18" s="42" t="n"/>
+      <c r="H18" s="60" t="n"/>
+      <c r="I18" s="41" t="n"/>
+      <c r="J18" s="41" t="n"/>
+      <c r="K18" s="41" t="n"/>
+      <c r="L18" s="41" t="n"/>
+      <c r="M18" s="42" t="n"/>
+      <c r="N18" s="59" t="n"/>
+      <c r="O18" s="41" t="n"/>
+      <c r="P18" s="41" t="n"/>
+      <c r="Q18" s="42" t="n"/>
+      <c r="R18" s="59" t="n"/>
+      <c r="S18" s="41" t="n"/>
+      <c r="T18" s="41" t="n"/>
+      <c r="U18" s="42" t="n"/>
+      <c r="V18" s="59" t="n"/>
+      <c r="W18" s="41" t="n"/>
+      <c r="X18" s="41" t="n"/>
+      <c r="Y18" s="42" t="n"/>
+      <c r="Z18" s="59" t="n"/>
+      <c r="AA18" s="41" t="n"/>
+      <c r="AB18" s="41" t="n"/>
+      <c r="AC18" s="42" t="n"/>
+      <c r="AD18" s="61" t="n"/>
+      <c r="AE18" s="41" t="n"/>
+      <c r="AF18" s="62" t="n"/>
+      <c r="AG18" s="63" t="n"/>
+      <c r="AH18" s="41" t="n"/>
+      <c r="AI18" s="62" t="n"/>
+      <c r="AJ18" s="59" t="n"/>
+      <c r="AK18" s="41" t="n"/>
+      <c r="AL18" s="41" t="n"/>
+      <c r="AM18" s="42" t="n"/>
+      <c r="AN18" s="59" t="n"/>
+      <c r="AO18" s="41" t="n"/>
+      <c r="AP18" s="41" t="n"/>
+      <c r="AQ18" s="42" t="n"/>
+      <c r="AR18" s="59" t="n"/>
+      <c r="AS18" s="41" t="n"/>
+      <c r="AT18" s="41" t="n"/>
+      <c r="AU18" s="42" t="n"/>
+      <c r="AV18" s="59" t="n"/>
+      <c r="AW18" s="41" t="n"/>
+      <c r="AX18" s="41" t="n"/>
+      <c r="AY18" s="42" t="n"/>
+      <c r="AZ18" s="59" t="n"/>
+      <c r="BA18" s="41" t="n"/>
+      <c r="BB18" s="41" t="n"/>
+      <c r="BC18" s="42" t="n"/>
+      <c r="BD18" s="59" t="n"/>
+      <c r="BE18" s="41" t="n"/>
+      <c r="BF18" s="41" t="n"/>
+      <c r="BG18" s="42" t="n"/>
+      <c r="BH18" s="59" t="n"/>
+      <c r="BI18" s="41" t="n"/>
+      <c r="BJ18" s="41" t="n"/>
+      <c r="BK18" s="42" t="n"/>
+      <c r="BL18" s="59" t="n"/>
+      <c r="BM18" s="41" t="n"/>
+      <c r="BN18" s="41" t="n"/>
+      <c r="BO18" s="42" t="n"/>
+      <c r="BP18" s="59" t="n"/>
+      <c r="BQ18" s="41" t="n"/>
+      <c r="BR18" s="41" t="n"/>
+      <c r="BS18" s="42" t="n"/>
+      <c r="BT18" s="60" t="n"/>
+      <c r="BU18" s="41" t="n"/>
+      <c r="BV18" s="41" t="n"/>
+      <c r="BW18" s="41" t="n"/>
+      <c r="BX18" s="42" t="n"/>
+      <c r="BY18" s="64" t="n"/>
+      <c r="BZ18" s="41" t="n"/>
+      <c r="CA18" s="41" t="n"/>
+      <c r="CB18" s="41" t="n"/>
+      <c r="CC18" s="41" t="n"/>
+      <c r="CD18" s="41" t="n"/>
+      <c r="CE18" s="41" t="n"/>
+      <c r="CF18" s="41" t="n"/>
+      <c r="CG18" s="41" t="n"/>
+      <c r="CH18" s="41" t="n"/>
+      <c r="CI18" s="41" t="n"/>
+      <c r="CJ18" s="41" t="n"/>
+      <c r="CK18" s="41" t="n"/>
+      <c r="CL18" s="65" t="n"/>
+      <c r="CM18" s="1" t="n"/>
+      <c r="CN18" s="1" t="n"/>
+      <c r="CO18" s="1" t="n"/>
+      <c r="CP18" s="1" t="n"/>
+      <c r="CQ18" s="1" t="n"/>
+      <c r="CR18" s="1" t="n"/>
+      <c r="CS18" s="1" t="n"/>
+    </row>
+    <row r="19" ht="24.15" customHeight="1">
+      <c r="A19" s="1" t="n"/>
+      <c r="B19" s="58" t="n"/>
+      <c r="C19" s="41" t="n"/>
+      <c r="D19" s="42" t="n"/>
+      <c r="E19" s="59" t="n"/>
+      <c r="F19" s="41" t="n"/>
+      <c r="G19" s="42" t="n"/>
+      <c r="H19" s="60" t="n"/>
+      <c r="I19" s="41" t="n"/>
+      <c r="J19" s="41" t="n"/>
+      <c r="K19" s="41" t="n"/>
+      <c r="L19" s="41" t="n"/>
+      <c r="M19" s="42" t="n"/>
+      <c r="N19" s="59" t="n"/>
+      <c r="O19" s="41" t="n"/>
+      <c r="P19" s="41" t="n"/>
+      <c r="Q19" s="42" t="n"/>
+      <c r="R19" s="59" t="n"/>
+      <c r="S19" s="41" t="n"/>
+      <c r="T19" s="41" t="n"/>
+      <c r="U19" s="42" t="n"/>
+      <c r="V19" s="59" t="n"/>
+      <c r="W19" s="41" t="n"/>
+      <c r="X19" s="41" t="n"/>
+      <c r="Y19" s="42" t="n"/>
+      <c r="Z19" s="59" t="n"/>
+      <c r="AA19" s="41" t="n"/>
+      <c r="AB19" s="41" t="n"/>
+      <c r="AC19" s="42" t="n"/>
+      <c r="AD19" s="61" t="n"/>
+      <c r="AE19" s="41" t="n"/>
+      <c r="AF19" s="62" t="n"/>
+      <c r="AG19" s="63" t="n"/>
+      <c r="AH19" s="41" t="n"/>
+      <c r="AI19" s="62" t="n"/>
+      <c r="AJ19" s="59" t="n"/>
+      <c r="AK19" s="41" t="n"/>
+      <c r="AL19" s="41" t="n"/>
+      <c r="AM19" s="42" t="n"/>
+      <c r="AN19" s="59" t="n"/>
+      <c r="AO19" s="41" t="n"/>
+      <c r="AP19" s="41" t="n"/>
+      <c r="AQ19" s="42" t="n"/>
+      <c r="AR19" s="59" t="n"/>
+      <c r="AS19" s="41" t="n"/>
+      <c r="AT19" s="41" t="n"/>
+      <c r="AU19" s="42" t="n"/>
+      <c r="AV19" s="59" t="n"/>
+      <c r="AW19" s="41" t="n"/>
+      <c r="AX19" s="41" t="n"/>
+      <c r="AY19" s="42" t="n"/>
+      <c r="AZ19" s="59" t="n"/>
+      <c r="BA19" s="41" t="n"/>
+      <c r="BB19" s="41" t="n"/>
+      <c r="BC19" s="42" t="n"/>
+      <c r="BD19" s="59" t="n"/>
+      <c r="BE19" s="41" t="n"/>
+      <c r="BF19" s="41" t="n"/>
+      <c r="BG19" s="42" t="n"/>
+      <c r="BH19" s="59" t="n"/>
+      <c r="BI19" s="41" t="n"/>
+      <c r="BJ19" s="41" t="n"/>
+      <c r="BK19" s="42" t="n"/>
+      <c r="BL19" s="59" t="n"/>
+      <c r="BM19" s="41" t="n"/>
+      <c r="BN19" s="41" t="n"/>
+      <c r="BO19" s="42" t="n"/>
+      <c r="BP19" s="59" t="n"/>
+      <c r="BQ19" s="41" t="n"/>
+      <c r="BR19" s="41" t="n"/>
+      <c r="BS19" s="42" t="n"/>
+      <c r="BT19" s="60" t="n"/>
+      <c r="BU19" s="41" t="n"/>
+      <c r="BV19" s="41" t="n"/>
+      <c r="BW19" s="41" t="n"/>
+      <c r="BX19" s="42" t="n"/>
+      <c r="BY19" s="66" t="n"/>
+      <c r="BZ19" s="41" t="n"/>
+      <c r="CA19" s="41" t="n"/>
+      <c r="CB19" s="41" t="n"/>
+      <c r="CC19" s="41" t="n"/>
+      <c r="CD19" s="41" t="n"/>
+      <c r="CE19" s="41" t="n"/>
+      <c r="CF19" s="41" t="n"/>
+      <c r="CG19" s="41" t="n"/>
+      <c r="CH19" s="41" t="n"/>
+      <c r="CI19" s="41" t="n"/>
+      <c r="CJ19" s="41" t="n"/>
+      <c r="CK19" s="41" t="n"/>
+      <c r="CL19" s="65" t="n"/>
+      <c r="CM19" s="1" t="n"/>
+      <c r="CN19" s="1" t="n"/>
+      <c r="CO19" s="1" t="n"/>
+      <c r="CP19" s="1" t="n"/>
+      <c r="CQ19" s="1" t="n"/>
+      <c r="CR19" s="1" t="n"/>
+      <c r="CS19" s="1" t="n"/>
+    </row>
+    <row r="20" ht="24.15" customHeight="1">
+      <c r="A20" s="1" t="n"/>
+      <c r="B20" s="58" t="n"/>
+      <c r="C20" s="41" t="n"/>
+      <c r="D20" s="42" t="n"/>
+      <c r="E20" s="59" t="n"/>
+      <c r="F20" s="41" t="n"/>
+      <c r="G20" s="42" t="n"/>
+      <c r="H20" s="60" t="n"/>
+      <c r="I20" s="41" t="n"/>
+      <c r="J20" s="41" t="n"/>
+      <c r="K20" s="41" t="n"/>
+      <c r="L20" s="41" t="n"/>
+      <c r="M20" s="42" t="n"/>
+      <c r="N20" s="59" t="n"/>
+      <c r="O20" s="41" t="n"/>
+      <c r="P20" s="41" t="n"/>
+      <c r="Q20" s="42" t="n"/>
+      <c r="R20" s="59" t="n"/>
+      <c r="S20" s="41" t="n"/>
+      <c r="T20" s="41" t="n"/>
+      <c r="U20" s="42" t="n"/>
+      <c r="V20" s="59" t="n"/>
+      <c r="W20" s="41" t="n"/>
+      <c r="X20" s="41" t="n"/>
+      <c r="Y20" s="42" t="n"/>
+      <c r="Z20" s="59" t="n"/>
+      <c r="AA20" s="41" t="n"/>
+      <c r="AB20" s="41" t="n"/>
+      <c r="AC20" s="42" t="n"/>
+      <c r="AD20" s="61" t="n"/>
+      <c r="AE20" s="41" t="n"/>
+      <c r="AF20" s="62" t="n"/>
+      <c r="AG20" s="63" t="n"/>
+      <c r="AH20" s="41" t="n"/>
+      <c r="AI20" s="62" t="n"/>
+      <c r="AJ20" s="59" t="n"/>
+      <c r="AK20" s="41" t="n"/>
+      <c r="AL20" s="41" t="n"/>
+      <c r="AM20" s="42" t="n"/>
+      <c r="AN20" s="59" t="n"/>
+      <c r="AO20" s="41" t="n"/>
+      <c r="AP20" s="41" t="n"/>
+      <c r="AQ20" s="42" t="n"/>
+      <c r="AR20" s="59" t="n"/>
+      <c r="AS20" s="41" t="n"/>
+      <c r="AT20" s="41" t="n"/>
+      <c r="AU20" s="42" t="n"/>
+      <c r="AV20" s="59" t="n"/>
+      <c r="AW20" s="41" t="n"/>
+      <c r="AX20" s="41" t="n"/>
+      <c r="AY20" s="42" t="n"/>
+      <c r="AZ20" s="59" t="n"/>
+      <c r="BA20" s="41" t="n"/>
+      <c r="BB20" s="41" t="n"/>
+      <c r="BC20" s="42" t="n"/>
+      <c r="BD20" s="59" t="n"/>
+      <c r="BE20" s="41" t="n"/>
+      <c r="BF20" s="41" t="n"/>
+      <c r="BG20" s="42" t="n"/>
+      <c r="BH20" s="59" t="n"/>
+      <c r="BI20" s="41" t="n"/>
+      <c r="BJ20" s="41" t="n"/>
+      <c r="BK20" s="42" t="n"/>
+      <c r="BL20" s="59" t="n"/>
+      <c r="BM20" s="41" t="n"/>
+      <c r="BN20" s="41" t="n"/>
+      <c r="BO20" s="42" t="n"/>
+      <c r="BP20" s="59" t="n"/>
+      <c r="BQ20" s="41" t="n"/>
+      <c r="BR20" s="41" t="n"/>
+      <c r="BS20" s="42" t="n"/>
+      <c r="BT20" s="60" t="n"/>
+      <c r="BU20" s="41" t="n"/>
+      <c r="BV20" s="41" t="n"/>
+      <c r="BW20" s="41" t="n"/>
+      <c r="BX20" s="42" t="n"/>
+      <c r="BY20" s="66" t="n"/>
+      <c r="BZ20" s="41" t="n"/>
+      <c r="CA20" s="41" t="n"/>
+      <c r="CB20" s="41" t="n"/>
+      <c r="CC20" s="41" t="n"/>
+      <c r="CD20" s="41" t="n"/>
+      <c r="CE20" s="41" t="n"/>
+      <c r="CF20" s="41" t="n"/>
+      <c r="CG20" s="41" t="n"/>
+      <c r="CH20" s="41" t="n"/>
+      <c r="CI20" s="41" t="n"/>
+      <c r="CJ20" s="41" t="n"/>
+      <c r="CK20" s="41" t="n"/>
+      <c r="CL20" s="65" t="n"/>
+      <c r="CM20" s="1" t="n"/>
+      <c r="CN20" s="1" t="n"/>
+      <c r="CO20" s="1" t="n"/>
+      <c r="CP20" s="1" t="n"/>
+      <c r="CQ20" s="1" t="n"/>
+      <c r="CR20" s="1" t="n"/>
+      <c r="CS20" s="1" t="n"/>
+    </row>
+    <row r="21" ht="24.15" customHeight="1">
+      <c r="A21" s="1" t="n"/>
+      <c r="B21" s="58" t="n"/>
+      <c r="C21" s="41" t="n"/>
+      <c r="D21" s="42" t="n"/>
+      <c r="E21" s="59" t="n"/>
+      <c r="F21" s="41" t="n"/>
+      <c r="G21" s="42" t="n"/>
+      <c r="H21" s="60" t="n"/>
+      <c r="I21" s="41" t="n"/>
+      <c r="J21" s="41" t="n"/>
+      <c r="K21" s="41" t="n"/>
+      <c r="L21" s="41" t="n"/>
+      <c r="M21" s="42" t="n"/>
+      <c r="N21" s="59" t="n"/>
+      <c r="O21" s="41" t="n"/>
+      <c r="P21" s="41" t="n"/>
+      <c r="Q21" s="42" t="n"/>
+      <c r="R21" s="59" t="n"/>
+      <c r="S21" s="41" t="n"/>
+      <c r="T21" s="41" t="n"/>
+      <c r="U21" s="42" t="n"/>
+      <c r="V21" s="59" t="n"/>
+      <c r="W21" s="41" t="n"/>
+      <c r="X21" s="41" t="n"/>
+      <c r="Y21" s="42" t="n"/>
+      <c r="Z21" s="59" t="n"/>
+      <c r="AA21" s="41" t="n"/>
+      <c r="AB21" s="41" t="n"/>
+      <c r="AC21" s="42" t="n"/>
+      <c r="AD21" s="61" t="n"/>
+      <c r="AE21" s="41" t="n"/>
+      <c r="AF21" s="62" t="n"/>
+      <c r="AG21" s="63" t="n"/>
+      <c r="AH21" s="41" t="n"/>
+      <c r="AI21" s="62" t="n"/>
+      <c r="AJ21" s="59" t="n"/>
+      <c r="AK21" s="41" t="n"/>
+      <c r="AL21" s="41" t="n"/>
+      <c r="AM21" s="42" t="n"/>
+      <c r="AN21" s="59" t="n"/>
+      <c r="AO21" s="41" t="n"/>
+      <c r="AP21" s="41" t="n"/>
+      <c r="AQ21" s="42" t="n"/>
+      <c r="AR21" s="59" t="n"/>
+      <c r="AS21" s="41" t="n"/>
+      <c r="AT21" s="41" t="n"/>
+      <c r="AU21" s="42" t="n"/>
+      <c r="AV21" s="59" t="n"/>
+      <c r="AW21" s="41" t="n"/>
+      <c r="AX21" s="41" t="n"/>
+      <c r="AY21" s="42" t="n"/>
+      <c r="AZ21" s="59" t="n"/>
+      <c r="BA21" s="41" t="n"/>
+      <c r="BB21" s="41" t="n"/>
+      <c r="BC21" s="42" t="n"/>
+      <c r="BD21" s="59" t="n"/>
+      <c r="BE21" s="41" t="n"/>
+      <c r="BF21" s="41" t="n"/>
+      <c r="BG21" s="42" t="n"/>
+      <c r="BH21" s="59" t="n"/>
+      <c r="BI21" s="41" t="n"/>
+      <c r="BJ21" s="41" t="n"/>
+      <c r="BK21" s="42" t="n"/>
+      <c r="BL21" s="59" t="n"/>
+      <c r="BM21" s="41" t="n"/>
+      <c r="BN21" s="41" t="n"/>
+      <c r="BO21" s="42" t="n"/>
+      <c r="BP21" s="59" t="n"/>
+      <c r="BQ21" s="41" t="n"/>
+      <c r="BR21" s="41" t="n"/>
+      <c r="BS21" s="42" t="n"/>
+      <c r="BT21" s="60" t="n"/>
+      <c r="BU21" s="41" t="n"/>
+      <c r="BV21" s="41" t="n"/>
+      <c r="BW21" s="41" t="n"/>
+      <c r="BX21" s="42" t="n"/>
+      <c r="BY21" s="66" t="n"/>
+      <c r="BZ21" s="41" t="n"/>
+      <c r="CA21" s="41" t="n"/>
+      <c r="CB21" s="41" t="n"/>
+      <c r="CC21" s="41" t="n"/>
+      <c r="CD21" s="41" t="n"/>
+      <c r="CE21" s="41" t="n"/>
+      <c r="CF21" s="41" t="n"/>
+      <c r="CG21" s="41" t="n"/>
+      <c r="CH21" s="41" t="n"/>
+      <c r="CI21" s="41" t="n"/>
+      <c r="CJ21" s="41" t="n"/>
+      <c r="CK21" s="41" t="n"/>
+      <c r="CL21" s="65" t="n"/>
+      <c r="CM21" s="1" t="n"/>
+      <c r="CN21" s="1" t="n"/>
+      <c r="CO21" s="1" t="n"/>
+      <c r="CP21" s="1" t="n"/>
+      <c r="CQ21" s="1" t="n"/>
+      <c r="CR21" s="1" t="n"/>
+      <c r="CS21" s="1" t="n"/>
+    </row>
+    <row r="22" ht="24.15" customHeight="1">
+      <c r="A22" s="1" t="n"/>
+      <c r="B22" s="58" t="n"/>
+      <c r="C22" s="41" t="n"/>
+      <c r="D22" s="42" t="n"/>
+      <c r="E22" s="59" t="n"/>
+      <c r="F22" s="41" t="n"/>
+      <c r="G22" s="42" t="n"/>
+      <c r="H22" s="60" t="n"/>
+      <c r="I22" s="41" t="n"/>
+      <c r="J22" s="41" t="n"/>
+      <c r="K22" s="41" t="n"/>
+      <c r="L22" s="41" t="n"/>
+      <c r="M22" s="42" t="n"/>
+      <c r="N22" s="59" t="n"/>
+      <c r="O22" s="41" t="n"/>
+      <c r="P22" s="41" t="n"/>
+      <c r="Q22" s="42" t="n"/>
+      <c r="R22" s="59" t="n"/>
+      <c r="S22" s="41" t="n"/>
+      <c r="T22" s="41" t="n"/>
+      <c r="U22" s="42" t="n"/>
+      <c r="V22" s="59" t="n"/>
+      <c r="W22" s="41" t="n"/>
+      <c r="X22" s="41" t="n"/>
+      <c r="Y22" s="42" t="n"/>
+      <c r="Z22" s="59" t="n"/>
+      <c r="AA22" s="41" t="n"/>
+      <c r="AB22" s="41" t="n"/>
+      <c r="AC22" s="42" t="n"/>
+      <c r="AD22" s="61" t="n"/>
+      <c r="AE22" s="41" t="n"/>
+      <c r="AF22" s="62" t="n"/>
+      <c r="AG22" s="63" t="n"/>
+      <c r="AH22" s="41" t="n"/>
+      <c r="AI22" s="62" t="n"/>
+      <c r="AJ22" s="59" t="n"/>
+      <c r="AK22" s="41" t="n"/>
+      <c r="AL22" s="41" t="n"/>
+      <c r="AM22" s="42" t="n"/>
+      <c r="AN22" s="59" t="n"/>
+      <c r="AO22" s="41" t="n"/>
+      <c r="AP22" s="41" t="n"/>
+      <c r="AQ22" s="42" t="n"/>
+      <c r="AR22" s="59" t="n"/>
+      <c r="AS22" s="41" t="n"/>
+      <c r="AT22" s="41" t="n"/>
+      <c r="AU22" s="42" t="n"/>
+      <c r="AV22" s="59" t="n"/>
+      <c r="AW22" s="41" t="n"/>
+      <c r="AX22" s="41" t="n"/>
+      <c r="AY22" s="42" t="n"/>
+      <c r="AZ22" s="59" t="n"/>
+      <c r="BA22" s="41" t="n"/>
+      <c r="BB22" s="41" t="n"/>
+      <c r="BC22" s="42" t="n"/>
+      <c r="BD22" s="59" t="n"/>
+      <c r="BE22" s="41" t="n"/>
+      <c r="BF22" s="41" t="n"/>
+      <c r="BG22" s="42" t="n"/>
+      <c r="BH22" s="59" t="n"/>
+      <c r="BI22" s="41" t="n"/>
+      <c r="BJ22" s="41" t="n"/>
+      <c r="BK22" s="42" t="n"/>
+      <c r="BL22" s="59" t="n"/>
+      <c r="BM22" s="41" t="n"/>
+      <c r="BN22" s="41" t="n"/>
+      <c r="BO22" s="42" t="n"/>
+      <c r="BP22" s="59" t="n"/>
+      <c r="BQ22" s="41" t="n"/>
+      <c r="BR22" s="41" t="n"/>
+      <c r="BS22" s="42" t="n"/>
+      <c r="BT22" s="60" t="n"/>
+      <c r="BU22" s="41" t="n"/>
+      <c r="BV22" s="41" t="n"/>
+      <c r="BW22" s="41" t="n"/>
+      <c r="BX22" s="42" t="n"/>
+      <c r="BY22" s="66" t="n"/>
+      <c r="BZ22" s="41" t="n"/>
+      <c r="CA22" s="41" t="n"/>
+      <c r="CB22" s="41" t="n"/>
+      <c r="CC22" s="41" t="n"/>
+      <c r="CD22" s="41" t="n"/>
+      <c r="CE22" s="41" t="n"/>
+      <c r="CF22" s="41" t="n"/>
+      <c r="CG22" s="41" t="n"/>
+      <c r="CH22" s="41" t="n"/>
+      <c r="CI22" s="41" t="n"/>
+      <c r="CJ22" s="41" t="n"/>
+      <c r="CK22" s="41" t="n"/>
+      <c r="CL22" s="65" t="n"/>
+      <c r="CM22" s="1" t="n"/>
+      <c r="CN22" s="1" t="n"/>
+      <c r="CO22" s="1" t="n"/>
+      <c r="CP22" s="1" t="n"/>
+      <c r="CQ22" s="1" t="n"/>
+      <c r="CR22" s="1" t="n"/>
+      <c r="CS22" s="1" t="n"/>
+    </row>
+    <row r="23" ht="24.15" customHeight="1">
+      <c r="A23" s="1" t="n"/>
+      <c r="B23" s="58" t="n"/>
+      <c r="C23" s="41" t="n"/>
+      <c r="D23" s="42" t="n"/>
+      <c r="E23" s="59" t="n"/>
+      <c r="F23" s="41" t="n"/>
+      <c r="G23" s="42" t="n"/>
+      <c r="H23" s="60" t="n"/>
+      <c r="I23" s="41" t="n"/>
+      <c r="J23" s="41" t="n"/>
+      <c r="K23" s="41" t="n"/>
+      <c r="L23" s="41" t="n"/>
+      <c r="M23" s="42" t="n"/>
+      <c r="N23" s="59" t="n"/>
+      <c r="O23" s="41" t="n"/>
+      <c r="P23" s="41" t="n"/>
+      <c r="Q23" s="42" t="n"/>
+      <c r="R23" s="59" t="n"/>
+      <c r="S23" s="41" t="n"/>
+      <c r="T23" s="41" t="n"/>
+      <c r="U23" s="42" t="n"/>
+      <c r="V23" s="59" t="n"/>
+      <c r="W23" s="41" t="n"/>
+      <c r="X23" s="41" t="n"/>
+      <c r="Y23" s="42" t="n"/>
+      <c r="Z23" s="59" t="n"/>
+      <c r="AA23" s="41" t="n"/>
+      <c r="AB23" s="41" t="n"/>
+      <c r="AC23" s="42" t="n"/>
+      <c r="AD23" s="61" t="n"/>
+      <c r="AE23" s="41" t="n"/>
+      <c r="AF23" s="62" t="n"/>
+      <c r="AG23" s="63" t="n"/>
+      <c r="AH23" s="41" t="n"/>
+      <c r="AI23" s="62" t="n"/>
+      <c r="AJ23" s="59" t="n"/>
+      <c r="AK23" s="41" t="n"/>
+      <c r="AL23" s="41" t="n"/>
+      <c r="AM23" s="42" t="n"/>
+      <c r="AN23" s="59" t="n"/>
+      <c r="AO23" s="41" t="n"/>
+      <c r="AP23" s="41" t="n"/>
+      <c r="AQ23" s="42" t="n"/>
+      <c r="AR23" s="59" t="n"/>
+      <c r="AS23" s="41" t="n"/>
+      <c r="AT23" s="41" t="n"/>
+      <c r="AU23" s="42" t="n"/>
+      <c r="AV23" s="59" t="n"/>
+      <c r="AW23" s="41" t="n"/>
+      <c r="AX23" s="41" t="n"/>
+      <c r="AY23" s="42" t="n"/>
+      <c r="AZ23" s="59" t="n"/>
+      <c r="BA23" s="41" t="n"/>
+      <c r="BB23" s="41" t="n"/>
+      <c r="BC23" s="42" t="n"/>
+      <c r="BD23" s="59" t="n"/>
+      <c r="BE23" s="41" t="n"/>
+      <c r="BF23" s="41" t="n"/>
+      <c r="BG23" s="42" t="n"/>
+      <c r="BH23" s="59" t="n"/>
+      <c r="BI23" s="41" t="n"/>
+      <c r="BJ23" s="41" t="n"/>
+      <c r="BK23" s="42" t="n"/>
+      <c r="BL23" s="59" t="n"/>
+      <c r="BM23" s="41" t="n"/>
+      <c r="BN23" s="41" t="n"/>
+      <c r="BO23" s="42" t="n"/>
+      <c r="BP23" s="59" t="n"/>
+      <c r="BQ23" s="41" t="n"/>
+      <c r="BR23" s="41" t="n"/>
+      <c r="BS23" s="42" t="n"/>
+      <c r="BT23" s="60" t="n"/>
+      <c r="BU23" s="41" t="n"/>
+      <c r="BV23" s="41" t="n"/>
+      <c r="BW23" s="41" t="n"/>
+      <c r="BX23" s="42" t="n"/>
+      <c r="BY23" s="66" t="n"/>
+      <c r="BZ23" s="41" t="n"/>
+      <c r="CA23" s="41" t="n"/>
+      <c r="CB23" s="41" t="n"/>
+      <c r="CC23" s="41" t="n"/>
+      <c r="CD23" s="41" t="n"/>
+      <c r="CE23" s="41" t="n"/>
+      <c r="CF23" s="41" t="n"/>
+      <c r="CG23" s="41" t="n"/>
+      <c r="CH23" s="41" t="n"/>
+      <c r="CI23" s="41" t="n"/>
+      <c r="CJ23" s="41" t="n"/>
+      <c r="CK23" s="41" t="n"/>
+      <c r="CL23" s="65" t="n"/>
+      <c r="CM23" s="1" t="n"/>
+      <c r="CN23" s="1" t="n"/>
+      <c r="CO23" s="1" t="n"/>
+      <c r="CP23" s="1" t="n"/>
+      <c r="CQ23" s="1" t="n"/>
+      <c r="CR23" s="1" t="n"/>
+      <c r="CS23" s="1" t="n"/>
+    </row>
+    <row r="24" ht="24.15" customHeight="1">
+      <c r="A24" s="1" t="n"/>
+      <c r="B24" s="58" t="n"/>
+      <c r="C24" s="41" t="n"/>
+      <c r="D24" s="42" t="n"/>
+      <c r="E24" s="59" t="n"/>
+      <c r="F24" s="41" t="n"/>
+      <c r="G24" s="42" t="n"/>
+      <c r="H24" s="60" t="n"/>
+      <c r="I24" s="41" t="n"/>
+      <c r="J24" s="41" t="n"/>
+      <c r="K24" s="41" t="n"/>
+      <c r="L24" s="41" t="n"/>
+      <c r="M24" s="42" t="n"/>
+      <c r="N24" s="59" t="n"/>
+      <c r="O24" s="41" t="n"/>
+      <c r="P24" s="41" t="n"/>
+      <c r="Q24" s="42" t="n"/>
+      <c r="R24" s="59" t="n"/>
+      <c r="S24" s="41" t="n"/>
+      <c r="T24" s="41" t="n"/>
+      <c r="U24" s="42" t="n"/>
+      <c r="V24" s="59" t="n"/>
+      <c r="W24" s="41" t="n"/>
+      <c r="X24" s="41" t="n"/>
+      <c r="Y24" s="42" t="n"/>
+      <c r="Z24" s="59" t="n"/>
+      <c r="AA24" s="41" t="n"/>
+      <c r="AB24" s="41" t="n"/>
+      <c r="AC24" s="42" t="n"/>
+      <c r="AD24" s="61" t="n"/>
+      <c r="AE24" s="41" t="n"/>
+      <c r="AF24" s="62" t="n"/>
+      <c r="AG24" s="63" t="n"/>
+      <c r="AH24" s="41" t="n"/>
+      <c r="AI24" s="62" t="n"/>
+      <c r="AJ24" s="59" t="n"/>
+      <c r="AK24" s="41" t="n"/>
+      <c r="AL24" s="41" t="n"/>
+      <c r="AM24" s="42" t="n"/>
+      <c r="AN24" s="59" t="n"/>
+      <c r="AO24" s="41" t="n"/>
+      <c r="AP24" s="41" t="n"/>
+      <c r="AQ24" s="42" t="n"/>
+      <c r="AR24" s="59" t="n"/>
+      <c r="AS24" s="41" t="n"/>
+      <c r="AT24" s="41" t="n"/>
+      <c r="AU24" s="42" t="n"/>
+      <c r="AV24" s="59" t="n"/>
+      <c r="AW24" s="41" t="n"/>
+      <c r="AX24" s="41" t="n"/>
+      <c r="AY24" s="42" t="n"/>
+      <c r="AZ24" s="59" t="n"/>
+      <c r="BA24" s="41" t="n"/>
+      <c r="BB24" s="41" t="n"/>
+      <c r="BC24" s="42" t="n"/>
+      <c r="BD24" s="59" t="n"/>
+      <c r="BE24" s="41" t="n"/>
+      <c r="BF24" s="41" t="n"/>
+      <c r="BG24" s="42" t="n"/>
+      <c r="BH24" s="59" t="n"/>
+      <c r="BI24" s="41" t="n"/>
+      <c r="BJ24" s="41" t="n"/>
+      <c r="BK24" s="42" t="n"/>
+      <c r="BL24" s="59" t="n"/>
+      <c r="BM24" s="41" t="n"/>
+      <c r="BN24" s="41" t="n"/>
+      <c r="BO24" s="42" t="n"/>
+      <c r="BP24" s="59" t="n"/>
+      <c r="BQ24" s="41" t="n"/>
+      <c r="BR24" s="41" t="n"/>
+      <c r="BS24" s="42" t="n"/>
+      <c r="BT24" s="60" t="n"/>
+      <c r="BU24" s="41" t="n"/>
+      <c r="BV24" s="41" t="n"/>
+      <c r="BW24" s="41" t="n"/>
+      <c r="BX24" s="42" t="n"/>
+      <c r="BY24" s="66" t="n"/>
+      <c r="BZ24" s="41" t="n"/>
+      <c r="CA24" s="41" t="n"/>
+      <c r="CB24" s="41" t="n"/>
+      <c r="CC24" s="41" t="n"/>
+      <c r="CD24" s="41" t="n"/>
+      <c r="CE24" s="41" t="n"/>
+      <c r="CF24" s="41" t="n"/>
+      <c r="CG24" s="41" t="n"/>
+      <c r="CH24" s="41" t="n"/>
+      <c r="CI24" s="41" t="n"/>
+      <c r="CJ24" s="41" t="n"/>
+      <c r="CK24" s="41" t="n"/>
+      <c r="CL24" s="65" t="n"/>
+      <c r="CM24" s="1" t="n"/>
+      <c r="CN24" s="1" t="n"/>
+      <c r="CO24" s="1" t="n"/>
+      <c r="CP24" s="1" t="n"/>
+      <c r="CQ24" s="1" t="n"/>
+      <c r="CR24" s="1" t="n"/>
+      <c r="CS24" s="1" t="n"/>
+    </row>
+    <row r="25" ht="24.15" customHeight="1">
+      <c r="A25" s="1" t="n"/>
+      <c r="B25" s="58" t="n"/>
+      <c r="C25" s="41" t="n"/>
+      <c r="D25" s="42" t="n"/>
+      <c r="E25" s="59" t="n"/>
+      <c r="F25" s="41" t="n"/>
+      <c r="G25" s="42" t="n"/>
+      <c r="H25" s="60" t="n"/>
+      <c r="I25" s="41" t="n"/>
+      <c r="J25" s="41" t="n"/>
+      <c r="K25" s="41" t="n"/>
+      <c r="L25" s="41" t="n"/>
+      <c r="M25" s="42" t="n"/>
+      <c r="N25" s="59" t="n"/>
+      <c r="O25" s="41" t="n"/>
+      <c r="P25" s="41" t="n"/>
+      <c r="Q25" s="42" t="n"/>
+      <c r="R25" s="59" t="n"/>
+      <c r="S25" s="41" t="n"/>
+      <c r="T25" s="41" t="n"/>
+      <c r="U25" s="42" t="n"/>
+      <c r="V25" s="59" t="n"/>
+      <c r="W25" s="41" t="n"/>
+      <c r="X25" s="41" t="n"/>
+      <c r="Y25" s="42" t="n"/>
+      <c r="Z25" s="59" t="n"/>
+      <c r="AA25" s="41" t="n"/>
+      <c r="AB25" s="41" t="n"/>
+      <c r="AC25" s="42" t="n"/>
+      <c r="AD25" s="61" t="n"/>
+      <c r="AE25" s="41" t="n"/>
+      <c r="AF25" s="62" t="n"/>
+      <c r="AG25" s="63" t="n"/>
+      <c r="AH25" s="41" t="n"/>
+      <c r="AI25" s="62" t="n"/>
+      <c r="AJ25" s="59" t="n"/>
+      <c r="AK25" s="41" t="n"/>
+      <c r="AL25" s="41" t="n"/>
+      <c r="AM25" s="42" t="n"/>
+      <c r="AN25" s="59" t="n"/>
+      <c r="AO25" s="41" t="n"/>
+      <c r="AP25" s="41" t="n"/>
+      <c r="AQ25" s="42" t="n"/>
+      <c r="AR25" s="59" t="n"/>
+      <c r="AS25" s="41" t="n"/>
+      <c r="AT25" s="41" t="n"/>
+      <c r="AU25" s="42" t="n"/>
+      <c r="AV25" s="59" t="n"/>
+      <c r="AW25" s="41" t="n"/>
+      <c r="AX25" s="41" t="n"/>
+      <c r="AY25" s="42" t="n"/>
+      <c r="AZ25" s="59" t="n"/>
+      <c r="BA25" s="41" t="n"/>
+      <c r="BB25" s="41" t="n"/>
+      <c r="BC25" s="42" t="n"/>
+      <c r="BD25" s="59" t="n"/>
+      <c r="BE25" s="41" t="n"/>
+      <c r="BF25" s="41" t="n"/>
+      <c r="BG25" s="42" t="n"/>
+      <c r="BH25" s="59" t="n"/>
+      <c r="BI25" s="41" t="n"/>
+      <c r="BJ25" s="41" t="n"/>
+      <c r="BK25" s="42" t="n"/>
+      <c r="BL25" s="59" t="n"/>
+      <c r="BM25" s="41" t="n"/>
+      <c r="BN25" s="41" t="n"/>
+      <c r="BO25" s="42" t="n"/>
+      <c r="BP25" s="59" t="n"/>
+      <c r="BQ25" s="41" t="n"/>
+      <c r="BR25" s="41" t="n"/>
+      <c r="BS25" s="42" t="n"/>
+      <c r="BT25" s="60" t="n"/>
+      <c r="BU25" s="41" t="n"/>
+      <c r="BV25" s="41" t="n"/>
+      <c r="BW25" s="41" t="n"/>
+      <c r="BX25" s="42" t="n"/>
+      <c r="BY25" s="66" t="n"/>
+      <c r="BZ25" s="41" t="n"/>
+      <c r="CA25" s="41" t="n"/>
+      <c r="CB25" s="41" t="n"/>
+      <c r="CC25" s="41" t="n"/>
+      <c r="CD25" s="41" t="n"/>
+      <c r="CE25" s="41" t="n"/>
+      <c r="CF25" s="41" t="n"/>
+      <c r="CG25" s="41" t="n"/>
+      <c r="CH25" s="41" t="n"/>
+      <c r="CI25" s="41" t="n"/>
+      <c r="CJ25" s="41" t="n"/>
+      <c r="CK25" s="41" t="n"/>
+      <c r="CL25" s="65" t="n"/>
+      <c r="CM25" s="1" t="n"/>
+      <c r="CN25" s="1" t="n"/>
+      <c r="CO25" s="1" t="n"/>
+      <c r="CP25" s="1" t="n"/>
+      <c r="CQ25" s="1" t="n"/>
+      <c r="CR25" s="1" t="n"/>
+      <c r="CS25" s="1" t="n"/>
+    </row>
+    <row r="26" ht="24.15" customHeight="1">
+      <c r="A26" s="1" t="n"/>
+      <c r="B26" s="58" t="n"/>
+      <c r="C26" s="41" t="n"/>
+      <c r="D26" s="42" t="n"/>
+      <c r="E26" s="59" t="n"/>
+      <c r="F26" s="41" t="n"/>
+      <c r="G26" s="42" t="n"/>
+      <c r="H26" s="60" t="n"/>
+      <c r="I26" s="41" t="n"/>
+      <c r="J26" s="41" t="n"/>
+      <c r="K26" s="41" t="n"/>
+      <c r="L26" s="41" t="n"/>
+      <c r="M26" s="42" t="n"/>
+      <c r="N26" s="59" t="n"/>
+      <c r="O26" s="41" t="n"/>
+      <c r="P26" s="41" t="n"/>
+      <c r="Q26" s="42" t="n"/>
+      <c r="R26" s="59" t="n"/>
+      <c r="S26" s="41" t="n"/>
+      <c r="T26" s="41" t="n"/>
+      <c r="U26" s="42" t="n"/>
+      <c r="V26" s="59" t="n"/>
+      <c r="W26" s="41" t="n"/>
+      <c r="X26" s="41" t="n"/>
+      <c r="Y26" s="42" t="n"/>
+      <c r="Z26" s="59" t="n"/>
+      <c r="AA26" s="41" t="n"/>
+      <c r="AB26" s="41" t="n"/>
+      <c r="AC26" s="42" t="n"/>
+      <c r="AD26" s="61" t="n"/>
+      <c r="AE26" s="41" t="n"/>
+      <c r="AF26" s="62" t="n"/>
+      <c r="AG26" s="63" t="n"/>
+      <c r="AH26" s="41" t="n"/>
+      <c r="AI26" s="62" t="n"/>
+      <c r="AJ26" s="59" t="n"/>
+      <c r="AK26" s="41" t="n"/>
+      <c r="AL26" s="41" t="n"/>
+      <c r="AM26" s="42" t="n"/>
+      <c r="AN26" s="59" t="n"/>
+      <c r="AO26" s="41" t="n"/>
+      <c r="AP26" s="41" t="n"/>
+      <c r="AQ26" s="42" t="n"/>
+      <c r="AR26" s="59" t="n"/>
+      <c r="AS26" s="41" t="n"/>
+      <c r="AT26" s="41" t="n"/>
+      <c r="AU26" s="42" t="n"/>
+      <c r="AV26" s="59" t="n"/>
+      <c r="AW26" s="41" t="n"/>
+      <c r="AX26" s="41" t="n"/>
+      <c r="AY26" s="42" t="n"/>
+      <c r="AZ26" s="59" t="n"/>
+      <c r="BA26" s="41" t="n"/>
+      <c r="BB26" s="41" t="n"/>
+      <c r="BC26" s="42" t="n"/>
+      <c r="BD26" s="59" t="n"/>
+      <c r="BE26" s="41" t="n"/>
+      <c r="BF26" s="41" t="n"/>
+      <c r="BG26" s="42" t="n"/>
+      <c r="BH26" s="59" t="n"/>
+      <c r="BI26" s="41" t="n"/>
+      <c r="BJ26" s="41" t="n"/>
+      <c r="BK26" s="42" t="n"/>
+      <c r="BL26" s="59" t="n"/>
+      <c r="BM26" s="41" t="n"/>
+      <c r="BN26" s="41" t="n"/>
+      <c r="BO26" s="42" t="n"/>
+      <c r="BP26" s="59" t="n"/>
+      <c r="BQ26" s="41" t="n"/>
+      <c r="BR26" s="41" t="n"/>
+      <c r="BS26" s="42" t="n"/>
+      <c r="BT26" s="60" t="n"/>
+      <c r="BU26" s="41" t="n"/>
+      <c r="BV26" s="41" t="n"/>
+      <c r="BW26" s="41" t="n"/>
+      <c r="BX26" s="42" t="n"/>
+      <c r="BY26" s="67" t="n"/>
+      <c r="BZ26" s="41" t="n"/>
+      <c r="CA26" s="41" t="n"/>
+      <c r="CB26" s="41" t="n"/>
+      <c r="CC26" s="41" t="n"/>
+      <c r="CD26" s="41" t="n"/>
+      <c r="CE26" s="41" t="n"/>
+      <c r="CF26" s="41" t="n"/>
+      <c r="CG26" s="41" t="n"/>
+      <c r="CH26" s="41" t="n"/>
+      <c r="CI26" s="41" t="n"/>
+      <c r="CJ26" s="41" t="n"/>
+      <c r="CK26" s="41" t="n"/>
+      <c r="CL26" s="65" t="n"/>
+      <c r="CM26" s="1" t="n"/>
+      <c r="CN26" s="1" t="n"/>
+      <c r="CO26" s="1" t="n"/>
+      <c r="CP26" s="1" t="n"/>
+      <c r="CQ26" s="1" t="n"/>
+      <c r="CR26" s="1" t="n"/>
+      <c r="CS26" s="1" t="n"/>
+    </row>
+    <row r="27" ht="24.15" customHeight="1">
+      <c r="A27" s="1" t="n"/>
+      <c r="B27" s="58" t="n"/>
+      <c r="C27" s="41" t="n"/>
+      <c r="D27" s="42" t="n"/>
+      <c r="E27" s="59" t="n"/>
+      <c r="F27" s="41" t="n"/>
+      <c r="G27" s="42" t="n"/>
+      <c r="H27" s="60" t="n"/>
+      <c r="I27" s="41" t="n"/>
+      <c r="J27" s="41" t="n"/>
+      <c r="K27" s="41" t="n"/>
+      <c r="L27" s="41" t="n"/>
+      <c r="M27" s="42" t="n"/>
+      <c r="N27" s="59" t="n"/>
+      <c r="O27" s="41" t="n"/>
+      <c r="P27" s="41" t="n"/>
+      <c r="Q27" s="42" t="n"/>
+      <c r="R27" s="59" t="n"/>
+      <c r="S27" s="41" t="n"/>
+      <c r="T27" s="41" t="n"/>
+      <c r="U27" s="42" t="n"/>
+      <c r="V27" s="59" t="n"/>
+      <c r="W27" s="41" t="n"/>
+      <c r="X27" s="41" t="n"/>
+      <c r="Y27" s="42" t="n"/>
+      <c r="Z27" s="59" t="n"/>
+      <c r="AA27" s="41" t="n"/>
+      <c r="AB27" s="41" t="n"/>
+      <c r="AC27" s="42" t="n"/>
+      <c r="AD27" s="61" t="n"/>
+      <c r="AE27" s="41" t="n"/>
+      <c r="AF27" s="62" t="n"/>
+      <c r="AG27" s="63" t="n"/>
+      <c r="AH27" s="41" t="n"/>
+      <c r="AI27" s="62" t="n"/>
+      <c r="AJ27" s="59" t="n"/>
+      <c r="AK27" s="41" t="n"/>
+      <c r="AL27" s="41" t="n"/>
+      <c r="AM27" s="42" t="n"/>
+      <c r="AN27" s="59" t="n"/>
+      <c r="AO27" s="41" t="n"/>
+      <c r="AP27" s="41" t="n"/>
+      <c r="AQ27" s="42" t="n"/>
+      <c r="AR27" s="59" t="n"/>
+      <c r="AS27" s="41" t="n"/>
+      <c r="AT27" s="41" t="n"/>
+      <c r="AU27" s="42" t="n"/>
+      <c r="AV27" s="59" t="n"/>
+      <c r="AW27" s="41" t="n"/>
+      <c r="AX27" s="41" t="n"/>
+      <c r="AY27" s="42" t="n"/>
+      <c r="AZ27" s="59" t="n"/>
+      <c r="BA27" s="41" t="n"/>
+      <c r="BB27" s="41" t="n"/>
+      <c r="BC27" s="42" t="n"/>
+      <c r="BD27" s="59" t="n"/>
+      <c r="BE27" s="41" t="n"/>
+      <c r="BF27" s="41" t="n"/>
+      <c r="BG27" s="42" t="n"/>
+      <c r="BH27" s="59" t="n"/>
+      <c r="BI27" s="41" t="n"/>
+      <c r="BJ27" s="41" t="n"/>
+      <c r="BK27" s="42" t="n"/>
+      <c r="BL27" s="59" t="n"/>
+      <c r="BM27" s="41" t="n"/>
+      <c r="BN27" s="41" t="n"/>
+      <c r="BO27" s="42" t="n"/>
+      <c r="BP27" s="59" t="n"/>
+      <c r="BQ27" s="41" t="n"/>
+      <c r="BR27" s="41" t="n"/>
+      <c r="BS27" s="42" t="n"/>
+      <c r="BT27" s="60" t="n"/>
+      <c r="BU27" s="41" t="n"/>
+      <c r="BV27" s="41" t="n"/>
+      <c r="BW27" s="41" t="n"/>
+      <c r="BX27" s="42" t="n"/>
+      <c r="BY27" s="68" t="n"/>
+      <c r="BZ27" s="41" t="n"/>
+      <c r="CA27" s="41" t="n"/>
+      <c r="CB27" s="41" t="n"/>
+      <c r="CC27" s="41" t="n"/>
+      <c r="CD27" s="41" t="n"/>
+      <c r="CE27" s="41" t="n"/>
+      <c r="CF27" s="41" t="n"/>
+      <c r="CG27" s="41" t="n"/>
+      <c r="CH27" s="41" t="n"/>
+      <c r="CI27" s="41" t="n"/>
+      <c r="CJ27" s="41" t="n"/>
+      <c r="CK27" s="41" t="n"/>
+      <c r="CL27" s="65" t="n"/>
+      <c r="CM27" s="1" t="n"/>
+      <c r="CN27" s="1" t="n"/>
+      <c r="CO27" s="1" t="n"/>
+      <c r="CP27" s="1" t="n"/>
+      <c r="CQ27" s="1" t="n"/>
+      <c r="CR27" s="1" t="n"/>
+      <c r="CS27" s="1" t="n"/>
+    </row>
+    <row r="28" ht="24.15" customHeight="1">
+      <c r="A28" s="1" t="n"/>
+      <c r="B28" s="58" t="n"/>
+      <c r="C28" s="41" t="n"/>
+      <c r="D28" s="42" t="n"/>
+      <c r="E28" s="59" t="n"/>
+      <c r="F28" s="41" t="n"/>
+      <c r="G28" s="42" t="n"/>
+      <c r="H28" s="60" t="n"/>
+      <c r="I28" s="41" t="n"/>
+      <c r="J28" s="41" t="n"/>
+      <c r="K28" s="41" t="n"/>
+      <c r="L28" s="41" t="n"/>
+      <c r="M28" s="42" t="n"/>
+      <c r="N28" s="59" t="n"/>
+      <c r="O28" s="41" t="n"/>
+      <c r="P28" s="41" t="n"/>
+      <c r="Q28" s="42" t="n"/>
+      <c r="R28" s="59" t="n"/>
+      <c r="S28" s="41" t="n"/>
+      <c r="T28" s="41" t="n"/>
+      <c r="U28" s="42" t="n"/>
+      <c r="V28" s="59" t="n"/>
+      <c r="W28" s="41" t="n"/>
+      <c r="X28" s="41" t="n"/>
+      <c r="Y28" s="42" t="n"/>
+      <c r="Z28" s="59" t="n"/>
+      <c r="AA28" s="41" t="n"/>
+      <c r="AB28" s="41" t="n"/>
+      <c r="AC28" s="42" t="n"/>
+      <c r="AD28" s="61" t="n"/>
+      <c r="AE28" s="41" t="n"/>
+      <c r="AF28" s="62" t="n"/>
+      <c r="AG28" s="63" t="n"/>
+      <c r="AH28" s="41" t="n"/>
+      <c r="AI28" s="62" t="n"/>
+      <c r="AJ28" s="59" t="n"/>
+      <c r="AK28" s="41" t="n"/>
+      <c r="AL28" s="41" t="n"/>
+      <c r="AM28" s="42" t="n"/>
+      <c r="AN28" s="59" t="n"/>
+      <c r="AO28" s="41" t="n"/>
+      <c r="AP28" s="41" t="n"/>
+      <c r="AQ28" s="42" t="n"/>
+      <c r="AR28" s="59" t="n"/>
+      <c r="AS28" s="41" t="n"/>
+      <c r="AT28" s="41" t="n"/>
+      <c r="AU28" s="42" t="n"/>
+      <c r="AV28" s="59" t="n"/>
+      <c r="AW28" s="41" t="n"/>
+      <c r="AX28" s="41" t="n"/>
+      <c r="AY28" s="42" t="n"/>
+      <c r="AZ28" s="59" t="n"/>
+      <c r="BA28" s="41" t="n"/>
+      <c r="BB28" s="41" t="n"/>
+      <c r="BC28" s="42" t="n"/>
+      <c r="BD28" s="59" t="n"/>
+      <c r="BE28" s="41" t="n"/>
+      <c r="BF28" s="41" t="n"/>
+      <c r="BG28" s="42" t="n"/>
+      <c r="BH28" s="59" t="n"/>
+      <c r="BI28" s="41" t="n"/>
+      <c r="BJ28" s="41" t="n"/>
+      <c r="BK28" s="42" t="n"/>
+      <c r="BL28" s="59" t="n"/>
+      <c r="BM28" s="41" t="n"/>
+      <c r="BN28" s="41" t="n"/>
+      <c r="BO28" s="42" t="n"/>
+      <c r="BP28" s="59" t="n"/>
+      <c r="BQ28" s="41" t="n"/>
+      <c r="BR28" s="41" t="n"/>
+      <c r="BS28" s="42" t="n"/>
+      <c r="BT28" s="60" t="n"/>
+      <c r="BU28" s="41" t="n"/>
+      <c r="BV28" s="41" t="n"/>
+      <c r="BW28" s="41" t="n"/>
+      <c r="BX28" s="42" t="n"/>
+      <c r="BY28" s="69" t="n"/>
+      <c r="BZ28" s="41" t="n"/>
+      <c r="CA28" s="41" t="n"/>
+      <c r="CB28" s="41" t="n"/>
+      <c r="CC28" s="41" t="n"/>
+      <c r="CD28" s="41" t="n"/>
+      <c r="CE28" s="41" t="n"/>
+      <c r="CF28" s="41" t="n"/>
+      <c r="CG28" s="41" t="n"/>
+      <c r="CH28" s="41" t="n"/>
+      <c r="CI28" s="41" t="n"/>
+      <c r="CJ28" s="41" t="n"/>
+      <c r="CK28" s="41" t="n"/>
+      <c r="CL28" s="65" t="n"/>
+      <c r="CM28" s="1" t="n"/>
+      <c r="CN28" s="1" t="n"/>
+      <c r="CO28" s="1" t="n"/>
+      <c r="CP28" s="1" t="n"/>
+      <c r="CQ28" s="1" t="n"/>
+      <c r="CR28" s="1" t="n"/>
+      <c r="CS28" s="1" t="n"/>
+    </row>
+    <row r="29" ht="24.15" customHeight="1">
+      <c r="A29" s="1" t="n"/>
+      <c r="B29" s="58" t="n"/>
+      <c r="C29" s="41" t="n"/>
+      <c r="D29" s="42" t="n"/>
+      <c r="E29" s="59" t="n"/>
+      <c r="F29" s="41" t="n"/>
+      <c r="G29" s="42" t="n"/>
+      <c r="H29" s="60" t="n"/>
+      <c r="I29" s="41" t="n"/>
+      <c r="J29" s="41" t="n"/>
+      <c r="K29" s="41" t="n"/>
+      <c r="L29" s="41" t="n"/>
+      <c r="M29" s="42" t="n"/>
+      <c r="N29" s="59" t="n"/>
+      <c r="O29" s="41" t="n"/>
+      <c r="P29" s="41" t="n"/>
+      <c r="Q29" s="42" t="n"/>
+      <c r="R29" s="59" t="n"/>
+      <c r="S29" s="41" t="n"/>
+      <c r="T29" s="41" t="n"/>
+      <c r="U29" s="42" t="n"/>
+      <c r="V29" s="59" t="n"/>
+      <c r="W29" s="41" t="n"/>
+      <c r="X29" s="41" t="n"/>
+      <c r="Y29" s="42" t="n"/>
+      <c r="Z29" s="59" t="n"/>
+      <c r="AA29" s="41" t="n"/>
+      <c r="AB29" s="41" t="n"/>
+      <c r="AC29" s="42" t="n"/>
+      <c r="AD29" s="61" t="n"/>
+      <c r="AE29" s="41" t="n"/>
+      <c r="AF29" s="62" t="n"/>
+      <c r="AG29" s="63" t="n"/>
+      <c r="AH29" s="41" t="n"/>
+      <c r="AI29" s="62" t="n"/>
+      <c r="AJ29" s="59" t="n"/>
+      <c r="AK29" s="41" t="n"/>
+      <c r="AL29" s="41" t="n"/>
+      <c r="AM29" s="42" t="n"/>
+      <c r="AN29" s="59" t="n"/>
+      <c r="AO29" s="41" t="n"/>
+      <c r="AP29" s="41" t="n"/>
+      <c r="AQ29" s="42" t="n"/>
+      <c r="AR29" s="59" t="n"/>
+      <c r="AS29" s="41" t="n"/>
+      <c r="AT29" s="41" t="n"/>
+      <c r="AU29" s="42" t="n"/>
+      <c r="AV29" s="59" t="n"/>
+      <c r="AW29" s="41" t="n"/>
+      <c r="AX29" s="41" t="n"/>
+      <c r="AY29" s="42" t="n"/>
+      <c r="AZ29" s="59" t="n"/>
+      <c r="BA29" s="41" t="n"/>
+      <c r="BB29" s="41" t="n"/>
+      <c r="BC29" s="42" t="n"/>
+      <c r="BD29" s="59" t="n"/>
+      <c r="BE29" s="41" t="n"/>
+      <c r="BF29" s="41" t="n"/>
+      <c r="BG29" s="42" t="n"/>
+      <c r="BH29" s="59" t="n"/>
+      <c r="BI29" s="41" t="n"/>
+      <c r="BJ29" s="41" t="n"/>
+      <c r="BK29" s="42" t="n"/>
+      <c r="BL29" s="59" t="n"/>
+      <c r="BM29" s="41" t="n"/>
+      <c r="BN29" s="41" t="n"/>
+      <c r="BO29" s="42" t="n"/>
+      <c r="BP29" s="59" t="n"/>
+      <c r="BQ29" s="41" t="n"/>
+      <c r="BR29" s="41" t="n"/>
+      <c r="BS29" s="42" t="n"/>
+      <c r="BT29" s="60" t="n"/>
+      <c r="BU29" s="41" t="n"/>
+      <c r="BV29" s="41" t="n"/>
+      <c r="BW29" s="41" t="n"/>
+      <c r="BX29" s="42" t="n"/>
+      <c r="BY29" s="70" t="n"/>
+      <c r="BZ29" s="41" t="n"/>
+      <c r="CA29" s="41" t="n"/>
+      <c r="CB29" s="41" t="n"/>
+      <c r="CC29" s="41" t="n"/>
+      <c r="CD29" s="41" t="n"/>
+      <c r="CE29" s="41" t="n"/>
+      <c r="CF29" s="41" t="n"/>
+      <c r="CG29" s="41" t="n"/>
+      <c r="CH29" s="41" t="n"/>
+      <c r="CI29" s="41" t="n"/>
+      <c r="CJ29" s="41" t="n"/>
+      <c r="CK29" s="41" t="n"/>
+      <c r="CL29" s="65" t="n"/>
+      <c r="CM29" s="1" t="n"/>
+      <c r="CN29" s="1" t="n"/>
+      <c r="CO29" s="1" t="n"/>
+      <c r="CP29" s="1" t="n"/>
+      <c r="CQ29" s="1" t="n"/>
+      <c r="CR29" s="1" t="n"/>
+      <c r="CS29" s="1" t="n"/>
+    </row>
+    <row r="30" ht="24.15" customHeight="1">
+      <c r="A30" s="1" t="n"/>
+      <c r="B30" s="58" t="n"/>
+      <c r="C30" s="41" t="n"/>
+      <c r="D30" s="42" t="n"/>
+      <c r="E30" s="59" t="n"/>
+      <c r="F30" s="41" t="n"/>
+      <c r="G30" s="42" t="n"/>
+      <c r="H30" s="60" t="n"/>
+      <c r="I30" s="41" t="n"/>
+      <c r="J30" s="41" t="n"/>
+      <c r="K30" s="41" t="n"/>
+      <c r="L30" s="41" t="n"/>
+      <c r="M30" s="42" t="n"/>
+      <c r="N30" s="59" t="n"/>
+      <c r="O30" s="41" t="n"/>
+      <c r="P30" s="41" t="n"/>
+      <c r="Q30" s="42" t="n"/>
+      <c r="R30" s="59" t="n"/>
+      <c r="S30" s="41" t="n"/>
+      <c r="T30" s="41" t="n"/>
+      <c r="U30" s="42" t="n"/>
+      <c r="V30" s="59" t="n"/>
+      <c r="W30" s="41" t="n"/>
+      <c r="X30" s="41" t="n"/>
+      <c r="Y30" s="42" t="n"/>
+      <c r="Z30" s="59" t="n"/>
+      <c r="AA30" s="41" t="n"/>
+      <c r="AB30" s="41" t="n"/>
+      <c r="AC30" s="42" t="n"/>
+      <c r="AD30" s="61" t="n"/>
+      <c r="AE30" s="41" t="n"/>
+      <c r="AF30" s="62" t="n"/>
+      <c r="AG30" s="63" t="n"/>
+      <c r="AH30" s="41" t="n"/>
+      <c r="AI30" s="62" t="n"/>
+      <c r="AJ30" s="59" t="n"/>
+      <c r="AK30" s="41" t="n"/>
+      <c r="AL30" s="41" t="n"/>
+      <c r="AM30" s="42" t="n"/>
+      <c r="AN30" s="59" t="n"/>
+      <c r="AO30" s="41" t="n"/>
+      <c r="AP30" s="41" t="n"/>
+      <c r="AQ30" s="42" t="n"/>
+      <c r="AR30" s="59" t="n"/>
+      <c r="AS30" s="41" t="n"/>
+      <c r="AT30" s="41" t="n"/>
+      <c r="AU30" s="42" t="n"/>
+      <c r="AV30" s="59" t="n"/>
+      <c r="AW30" s="41" t="n"/>
+      <c r="AX30" s="41" t="n"/>
+      <c r="AY30" s="42" t="n"/>
+      <c r="AZ30" s="59" t="n"/>
+      <c r="BA30" s="41" t="n"/>
+      <c r="BB30" s="41" t="n"/>
+      <c r="BC30" s="42" t="n"/>
+      <c r="BD30" s="59" t="n"/>
+      <c r="BE30" s="41" t="n"/>
+      <c r="BF30" s="41" t="n"/>
+      <c r="BG30" s="42" t="n"/>
+      <c r="BH30" s="59" t="n"/>
+      <c r="BI30" s="41" t="n"/>
+      <c r="BJ30" s="41" t="n"/>
+      <c r="BK30" s="42" t="n"/>
+      <c r="BL30" s="59" t="n"/>
+      <c r="BM30" s="41" t="n"/>
+      <c r="BN30" s="41" t="n"/>
+      <c r="BO30" s="42" t="n"/>
+      <c r="BP30" s="59" t="n"/>
+      <c r="BQ30" s="41" t="n"/>
+      <c r="BR30" s="41" t="n"/>
+      <c r="BS30" s="42" t="n"/>
+      <c r="BT30" s="60" t="n"/>
+      <c r="BU30" s="41" t="n"/>
+      <c r="BV30" s="41" t="n"/>
+      <c r="BW30" s="41" t="n"/>
+      <c r="BX30" s="42" t="n"/>
+      <c r="BY30" s="66" t="n"/>
+      <c r="BZ30" s="41" t="n"/>
+      <c r="CA30" s="41" t="n"/>
+      <c r="CB30" s="41" t="n"/>
+      <c r="CC30" s="41" t="n"/>
+      <c r="CD30" s="41" t="n"/>
+      <c r="CE30" s="41" t="n"/>
+      <c r="CF30" s="41" t="n"/>
+      <c r="CG30" s="41" t="n"/>
+      <c r="CH30" s="41" t="n"/>
+      <c r="CI30" s="41" t="n"/>
+      <c r="CJ30" s="41" t="n"/>
+      <c r="CK30" s="41" t="n"/>
+      <c r="CL30" s="65" t="n"/>
+      <c r="CM30" s="1" t="n"/>
+      <c r="CN30" s="1" t="n"/>
+      <c r="CO30" s="1" t="n"/>
+      <c r="CP30" s="1" t="n"/>
+      <c r="CQ30" s="1" t="n"/>
+      <c r="CR30" s="1" t="n"/>
+      <c r="CS30" s="1" t="n"/>
+    </row>
+    <row r="31" ht="24.15" customHeight="1">
+      <c r="A31" s="1" t="n"/>
+      <c r="B31" s="58" t="n"/>
+      <c r="C31" s="41" t="n"/>
+      <c r="D31" s="42" t="n"/>
+      <c r="E31" s="59" t="n"/>
+      <c r="F31" s="41" t="n"/>
+      <c r="G31" s="42" t="n"/>
+      <c r="H31" s="60" t="n"/>
+      <c r="I31" s="41" t="n"/>
+      <c r="J31" s="41" t="n"/>
+      <c r="K31" s="41" t="n"/>
+      <c r="L31" s="41" t="n"/>
+      <c r="M31" s="42" t="n"/>
+      <c r="N31" s="59" t="n"/>
+      <c r="O31" s="41" t="n"/>
+      <c r="P31" s="41" t="n"/>
+      <c r="Q31" s="42" t="n"/>
+      <c r="R31" s="59" t="n"/>
+      <c r="S31" s="41" t="n"/>
+      <c r="T31" s="41" t="n"/>
+      <c r="U31" s="42" t="n"/>
+      <c r="V31" s="59" t="n"/>
+      <c r="W31" s="41" t="n"/>
+      <c r="X31" s="41" t="n"/>
+      <c r="Y31" s="42" t="n"/>
+      <c r="Z31" s="59" t="n"/>
+      <c r="AA31" s="41" t="n"/>
+      <c r="AB31" s="41" t="n"/>
+      <c r="AC31" s="42" t="n"/>
+      <c r="AD31" s="61" t="n"/>
+      <c r="AE31" s="41" t="n"/>
+      <c r="AF31" s="62" t="n"/>
+      <c r="AG31" s="63" t="n"/>
+      <c r="AH31" s="41" t="n"/>
+      <c r="AI31" s="62" t="n"/>
+      <c r="AJ31" s="59" t="n"/>
+      <c r="AK31" s="41" t="n"/>
+      <c r="AL31" s="41" t="n"/>
+      <c r="AM31" s="42" t="n"/>
+      <c r="AN31" s="59" t="n"/>
+      <c r="AO31" s="41" t="n"/>
+      <c r="AP31" s="41" t="n"/>
+      <c r="AQ31" s="42" t="n"/>
+      <c r="AR31" s="59" t="n"/>
+      <c r="AS31" s="41" t="n"/>
+      <c r="AT31" s="41" t="n"/>
+      <c r="AU31" s="42" t="n"/>
+      <c r="AV31" s="59" t="n"/>
+      <c r="AW31" s="41" t="n"/>
+      <c r="AX31" s="41" t="n"/>
+      <c r="AY31" s="42" t="n"/>
+      <c r="AZ31" s="59" t="n"/>
+      <c r="BA31" s="41" t="n"/>
+      <c r="BB31" s="41" t="n"/>
+      <c r="BC31" s="42" t="n"/>
+      <c r="BD31" s="59" t="n"/>
+      <c r="BE31" s="41" t="n"/>
+      <c r="BF31" s="41" t="n"/>
+      <c r="BG31" s="42" t="n"/>
+      <c r="BH31" s="59" t="n"/>
+      <c r="BI31" s="41" t="n"/>
+      <c r="BJ31" s="41" t="n"/>
+      <c r="BK31" s="42" t="n"/>
+      <c r="BL31" s="59" t="n"/>
+      <c r="BM31" s="41" t="n"/>
+      <c r="BN31" s="41" t="n"/>
+      <c r="BO31" s="42" t="n"/>
+      <c r="BP31" s="59" t="n"/>
+      <c r="BQ31" s="41" t="n"/>
+      <c r="BR31" s="41" t="n"/>
+      <c r="BS31" s="42" t="n"/>
+      <c r="BT31" s="60" t="n"/>
+      <c r="BU31" s="41" t="n"/>
+      <c r="BV31" s="41" t="n"/>
+      <c r="BW31" s="41" t="n"/>
+      <c r="BX31" s="42" t="n"/>
+      <c r="BY31" s="66" t="n"/>
+      <c r="BZ31" s="41" t="n"/>
+      <c r="CA31" s="41" t="n"/>
+      <c r="CB31" s="41" t="n"/>
+      <c r="CC31" s="41" t="n"/>
+      <c r="CD31" s="41" t="n"/>
+      <c r="CE31" s="41" t="n"/>
+      <c r="CF31" s="41" t="n"/>
+      <c r="CG31" s="41" t="n"/>
+      <c r="CH31" s="41" t="n"/>
+      <c r="CI31" s="41" t="n"/>
+      <c r="CJ31" s="41" t="n"/>
+      <c r="CK31" s="41" t="n"/>
+      <c r="CL31" s="65" t="n"/>
+      <c r="CM31" s="1" t="n"/>
+      <c r="CN31" s="1" t="n"/>
+      <c r="CO31" s="1" t="n"/>
+      <c r="CP31" s="1" t="n"/>
+      <c r="CQ31" s="1" t="n"/>
+      <c r="CR31" s="1" t="n"/>
+      <c r="CS31" s="1" t="n"/>
+    </row>
+    <row r="32" ht="24.15" customHeight="1">
+      <c r="A32" s="1" t="n"/>
+      <c r="B32" s="58" t="n"/>
+      <c r="C32" s="41" t="n"/>
+      <c r="D32" s="42" t="n"/>
+      <c r="E32" s="59" t="n"/>
+      <c r="F32" s="41" t="n"/>
+      <c r="G32" s="42" t="n"/>
+      <c r="H32" s="60" t="n"/>
+      <c r="I32" s="41" t="n"/>
+      <c r="J32" s="41" t="n"/>
+      <c r="K32" s="41" t="n"/>
+      <c r="L32" s="41" t="n"/>
+      <c r="M32" s="42" t="n"/>
+      <c r="N32" s="59" t="n"/>
+      <c r="O32" s="41" t="n"/>
+      <c r="P32" s="41" t="n"/>
+      <c r="Q32" s="42" t="n"/>
+      <c r="R32" s="59" t="n"/>
+      <c r="S32" s="41" t="n"/>
+      <c r="T32" s="41" t="n"/>
+      <c r="U32" s="42" t="n"/>
+      <c r="V32" s="59" t="n"/>
+      <c r="W32" s="41" t="n"/>
+      <c r="X32" s="41" t="n"/>
+      <c r="Y32" s="42" t="n"/>
+      <c r="Z32" s="59" t="n"/>
+      <c r="AA32" s="41" t="n"/>
+      <c r="AB32" s="41" t="n"/>
+      <c r="AC32" s="42" t="n"/>
+      <c r="AD32" s="61" t="n"/>
+      <c r="AE32" s="41" t="n"/>
+      <c r="AF32" s="62" t="n"/>
+      <c r="AG32" s="63" t="n"/>
+      <c r="AH32" s="41" t="n"/>
+      <c r="AI32" s="62" t="n"/>
+      <c r="AJ32" s="59" t="n"/>
+      <c r="AK32" s="41" t="n"/>
+      <c r="AL32" s="41" t="n"/>
+      <c r="AM32" s="42" t="n"/>
+      <c r="AN32" s="59" t="n"/>
+      <c r="AO32" s="41" t="n"/>
+      <c r="AP32" s="41" t="n"/>
+      <c r="AQ32" s="42" t="n"/>
+      <c r="AR32" s="59" t="n"/>
+      <c r="AS32" s="41" t="n"/>
+      <c r="AT32" s="41" t="n"/>
+      <c r="AU32" s="42" t="n"/>
+      <c r="AV32" s="59" t="n"/>
+      <c r="AW32" s="41" t="n"/>
+      <c r="AX32" s="41" t="n"/>
+      <c r="AY32" s="42" t="n"/>
+      <c r="AZ32" s="59" t="n"/>
+      <c r="BA32" s="41" t="n"/>
+      <c r="BB32" s="41" t="n"/>
+      <c r="BC32" s="42" t="n"/>
+      <c r="BD32" s="59" t="n"/>
+      <c r="BE32" s="41" t="n"/>
+      <c r="BF32" s="41" t="n"/>
+      <c r="BG32" s="42" t="n"/>
+      <c r="BH32" s="59" t="n"/>
+      <c r="BI32" s="41" t="n"/>
+      <c r="BJ32" s="41" t="n"/>
+      <c r="BK32" s="42" t="n"/>
+      <c r="BL32" s="59" t="n"/>
+      <c r="BM32" s="41" t="n"/>
+      <c r="BN32" s="41" t="n"/>
+      <c r="BO32" s="42" t="n"/>
+      <c r="BP32" s="59" t="n"/>
+      <c r="BQ32" s="41" t="n"/>
+      <c r="BR32" s="41" t="n"/>
+      <c r="BS32" s="42" t="n"/>
+      <c r="BT32" s="60" t="n"/>
+      <c r="BU32" s="41" t="n"/>
+      <c r="BV32" s="41" t="n"/>
+      <c r="BW32" s="41" t="n"/>
+      <c r="BX32" s="42" t="n"/>
+      <c r="BY32" s="66" t="n"/>
+      <c r="BZ32" s="41" t="n"/>
+      <c r="CA32" s="41" t="n"/>
+      <c r="CB32" s="41" t="n"/>
+      <c r="CC32" s="41" t="n"/>
+      <c r="CD32" s="41" t="n"/>
+      <c r="CE32" s="41" t="n"/>
+      <c r="CF32" s="41" t="n"/>
+      <c r="CG32" s="41" t="n"/>
+      <c r="CH32" s="41" t="n"/>
+      <c r="CI32" s="41" t="n"/>
+      <c r="CJ32" s="41" t="n"/>
+      <c r="CK32" s="41" t="n"/>
+      <c r="CL32" s="65" t="n"/>
+      <c r="CM32" s="1" t="n"/>
+      <c r="CN32" s="1" t="n"/>
+      <c r="CO32" s="1" t="n"/>
+      <c r="CP32" s="1" t="n"/>
+      <c r="CQ32" s="1" t="n"/>
+      <c r="CR32" s="1" t="n"/>
+      <c r="CS32" s="1" t="n"/>
+    </row>
+    <row r="33" ht="24.15" customHeight="1">
+      <c r="A33" s="1" t="n"/>
+      <c r="B33" s="58" t="n"/>
+      <c r="C33" s="41" t="n"/>
+      <c r="D33" s="42" t="n"/>
+      <c r="E33" s="59" t="n"/>
+      <c r="F33" s="41" t="n"/>
+      <c r="G33" s="42" t="n"/>
+      <c r="H33" s="60" t="n"/>
+      <c r="I33" s="41" t="n"/>
+      <c r="J33" s="41" t="n"/>
+      <c r="K33" s="41" t="n"/>
+      <c r="L33" s="41" t="n"/>
+      <c r="M33" s="42" t="n"/>
+      <c r="N33" s="59" t="n"/>
+      <c r="O33" s="41" t="n"/>
+      <c r="P33" s="41" t="n"/>
+      <c r="Q33" s="42" t="n"/>
+      <c r="R33" s="59" t="n"/>
+      <c r="S33" s="41" t="n"/>
+      <c r="T33" s="41" t="n"/>
+      <c r="U33" s="42" t="n"/>
+      <c r="V33" s="59" t="n"/>
+      <c r="W33" s="41" t="n"/>
+      <c r="X33" s="41" t="n"/>
+      <c r="Y33" s="42" t="n"/>
+      <c r="Z33" s="59" t="n"/>
+      <c r="AA33" s="41" t="n"/>
+      <c r="AB33" s="41" t="n"/>
+      <c r="AC33" s="42" t="n"/>
+      <c r="AD33" s="61" t="n"/>
+      <c r="AE33" s="41" t="n"/>
+      <c r="AF33" s="62" t="n"/>
+      <c r="AG33" s="63" t="n"/>
+      <c r="AH33" s="41" t="n"/>
+      <c r="AI33" s="62" t="n"/>
+      <c r="AJ33" s="59" t="n"/>
+      <c r="AK33" s="41" t="n"/>
+      <c r="AL33" s="41" t="n"/>
+      <c r="AM33" s="42" t="n"/>
+      <c r="AN33" s="59" t="n"/>
+      <c r="AO33" s="41" t="n"/>
+      <c r="AP33" s="41" t="n"/>
+      <c r="AQ33" s="42" t="n"/>
+      <c r="AR33" s="59" t="n"/>
+      <c r="AS33" s="41" t="n"/>
+      <c r="AT33" s="41" t="n"/>
+      <c r="AU33" s="42" t="n"/>
+      <c r="AV33" s="59" t="n"/>
+      <c r="AW33" s="41" t="n"/>
+      <c r="AX33" s="41" t="n"/>
+      <c r="AY33" s="42" t="n"/>
+      <c r="AZ33" s="59" t="n"/>
+      <c r="BA33" s="41" t="n"/>
+      <c r="BB33" s="41" t="n"/>
+      <c r="BC33" s="42" t="n"/>
+      <c r="BD33" s="59" t="n"/>
+      <c r="BE33" s="41" t="n"/>
+      <c r="BF33" s="41" t="n"/>
+      <c r="BG33" s="42" t="n"/>
+      <c r="BH33" s="59" t="n"/>
+      <c r="BI33" s="41" t="n"/>
+      <c r="BJ33" s="41" t="n"/>
+      <c r="BK33" s="42" t="n"/>
+      <c r="BL33" s="59" t="n"/>
+      <c r="BM33" s="41" t="n"/>
+      <c r="BN33" s="41" t="n"/>
+      <c r="BO33" s="42" t="n"/>
+      <c r="BP33" s="59" t="n"/>
+      <c r="BQ33" s="41" t="n"/>
+      <c r="BR33" s="41" t="n"/>
+      <c r="BS33" s="42" t="n"/>
+      <c r="BT33" s="60" t="n"/>
+      <c r="BU33" s="41" t="n"/>
+      <c r="BV33" s="41" t="n"/>
+      <c r="BW33" s="41" t="n"/>
+      <c r="BX33" s="42" t="n"/>
+      <c r="BY33" s="66" t="n"/>
+      <c r="BZ33" s="41" t="n"/>
+      <c r="CA33" s="41" t="n"/>
+      <c r="CB33" s="41" t="n"/>
+      <c r="CC33" s="41" t="n"/>
+      <c r="CD33" s="41" t="n"/>
+      <c r="CE33" s="41" t="n"/>
+      <c r="CF33" s="41" t="n"/>
+      <c r="CG33" s="41" t="n"/>
+      <c r="CH33" s="41" t="n"/>
+      <c r="CI33" s="41" t="n"/>
+      <c r="CJ33" s="41" t="n"/>
+      <c r="CK33" s="41" t="n"/>
+      <c r="CL33" s="65" t="n"/>
+      <c r="CM33" s="1" t="n"/>
+      <c r="CN33" s="1" t="n"/>
+      <c r="CO33" s="1" t="n"/>
+      <c r="CP33" s="1" t="n"/>
+      <c r="CQ33" s="1" t="n"/>
+      <c r="CR33" s="1" t="n"/>
+      <c r="CS33" s="1" t="n"/>
+    </row>
+    <row r="34" ht="24.15" customHeight="1">
+      <c r="A34" s="1" t="n"/>
+      <c r="B34" s="58" t="n"/>
+      <c r="C34" s="41" t="n"/>
+      <c r="D34" s="42" t="n"/>
+      <c r="E34" s="59" t="n"/>
+      <c r="F34" s="41" t="n"/>
+      <c r="G34" s="42" t="n"/>
+      <c r="H34" s="60" t="n"/>
+      <c r="I34" s="41" t="n"/>
+      <c r="J34" s="41" t="n"/>
+      <c r="K34" s="41" t="n"/>
+      <c r="L34" s="41" t="n"/>
+      <c r="M34" s="42" t="n"/>
+      <c r="N34" s="59" t="n"/>
+      <c r="O34" s="41" t="n"/>
+      <c r="P34" s="41" t="n"/>
+      <c r="Q34" s="42" t="n"/>
+      <c r="R34" s="59" t="n"/>
+      <c r="S34" s="41" t="n"/>
+      <c r="T34" s="41" t="n"/>
+      <c r="U34" s="42" t="n"/>
+      <c r="V34" s="59" t="n"/>
+      <c r="W34" s="41" t="n"/>
+      <c r="X34" s="41" t="n"/>
+      <c r="Y34" s="42" t="n"/>
+      <c r="Z34" s="59" t="n"/>
+      <c r="AA34" s="41" t="n"/>
+      <c r="AB34" s="41" t="n"/>
+      <c r="AC34" s="42" t="n"/>
+      <c r="AD34" s="61" t="n"/>
+      <c r="AE34" s="41" t="n"/>
+      <c r="AF34" s="62" t="n"/>
+      <c r="AG34" s="63" t="n"/>
+      <c r="AH34" s="41" t="n"/>
+      <c r="AI34" s="62" t="n"/>
+      <c r="AJ34" s="59" t="n"/>
+      <c r="AK34" s="41" t="n"/>
+      <c r="AL34" s="41" t="n"/>
+      <c r="AM34" s="42" t="n"/>
+      <c r="AN34" s="59" t="n"/>
+      <c r="AO34" s="41" t="n"/>
+      <c r="AP34" s="41" t="n"/>
+      <c r="AQ34" s="42" t="n"/>
+      <c r="AR34" s="59" t="n"/>
+      <c r="AS34" s="41" t="n"/>
+      <c r="AT34" s="41" t="n"/>
+      <c r="AU34" s="42" t="n"/>
+      <c r="AV34" s="59" t="n"/>
+      <c r="AW34" s="41" t="n"/>
+      <c r="AX34" s="41" t="n"/>
+      <c r="AY34" s="42" t="n"/>
+      <c r="AZ34" s="59" t="n"/>
+      <c r="BA34" s="41" t="n"/>
+      <c r="BB34" s="41" t="n"/>
+      <c r="BC34" s="42" t="n"/>
+      <c r="BD34" s="59" t="n"/>
+      <c r="BE34" s="41" t="n"/>
+      <c r="BF34" s="41" t="n"/>
+      <c r="BG34" s="42" t="n"/>
+      <c r="BH34" s="59" t="n"/>
+      <c r="BI34" s="41" t="n"/>
+      <c r="BJ34" s="41" t="n"/>
+      <c r="BK34" s="42" t="n"/>
+      <c r="BL34" s="59" t="n"/>
+      <c r="BM34" s="41" t="n"/>
+      <c r="BN34" s="41" t="n"/>
+      <c r="BO34" s="42" t="n"/>
+      <c r="BP34" s="59" t="n"/>
+      <c r="BQ34" s="41" t="n"/>
+      <c r="BR34" s="41" t="n"/>
+      <c r="BS34" s="42" t="n"/>
+      <c r="BT34" s="60" t="n"/>
+      <c r="BU34" s="41" t="n"/>
+      <c r="BV34" s="41" t="n"/>
+      <c r="BW34" s="41" t="n"/>
+      <c r="BX34" s="42" t="n"/>
+      <c r="BY34" s="66" t="n"/>
+      <c r="BZ34" s="41" t="n"/>
+      <c r="CA34" s="41" t="n"/>
+      <c r="CB34" s="41" t="n"/>
+      <c r="CC34" s="41" t="n"/>
+      <c r="CD34" s="41" t="n"/>
+      <c r="CE34" s="41" t="n"/>
+      <c r="CF34" s="41" t="n"/>
+      <c r="CG34" s="41" t="n"/>
+      <c r="CH34" s="41" t="n"/>
+      <c r="CI34" s="41" t="n"/>
+      <c r="CJ34" s="41" t="n"/>
+      <c r="CK34" s="41" t="n"/>
+      <c r="CL34" s="65" t="n"/>
+      <c r="CM34" s="1" t="n"/>
+      <c r="CN34" s="1" t="n"/>
+      <c r="CO34" s="1" t="n"/>
+      <c r="CP34" s="1" t="n"/>
+      <c r="CQ34" s="1" t="n"/>
+      <c r="CR34" s="1" t="n"/>
+      <c r="CS34" s="1" t="n"/>
+    </row>
+    <row r="35" ht="24.15" customHeight="1">
+      <c r="A35" s="1" t="n"/>
+      <c r="B35" s="58" t="n"/>
+      <c r="C35" s="41" t="n"/>
+      <c r="D35" s="42" t="n"/>
+      <c r="E35" s="59" t="n"/>
+      <c r="F35" s="41" t="n"/>
+      <c r="G35" s="42" t="n"/>
+      <c r="H35" s="60" t="n"/>
+      <c r="I35" s="41" t="n"/>
+      <c r="J35" s="41" t="n"/>
+      <c r="K35" s="41" t="n"/>
+      <c r="L35" s="41" t="n"/>
+      <c r="M35" s="42" t="n"/>
+      <c r="N35" s="59" t="n"/>
+      <c r="O35" s="41" t="n"/>
+      <c r="P35" s="41" t="n"/>
+      <c r="Q35" s="42" t="n"/>
+      <c r="R35" s="59" t="n"/>
+      <c r="S35" s="41" t="n"/>
+      <c r="T35" s="41" t="n"/>
+      <c r="U35" s="42" t="n"/>
+      <c r="V35" s="59" t="n"/>
+      <c r="W35" s="41" t="n"/>
+      <c r="X35" s="41" t="n"/>
+      <c r="Y35" s="42" t="n"/>
+      <c r="Z35" s="59" t="n"/>
+      <c r="AA35" s="41" t="n"/>
+      <c r="AB35" s="41" t="n"/>
+      <c r="AC35" s="42" t="n"/>
+      <c r="AD35" s="61" t="n"/>
+      <c r="AE35" s="41" t="n"/>
+      <c r="AF35" s="62" t="n"/>
+      <c r="AG35" s="63" t="n"/>
+      <c r="AH35" s="41" t="n"/>
+      <c r="AI35" s="62" t="n"/>
+      <c r="AJ35" s="59" t="n"/>
+      <c r="AK35" s="41" t="n"/>
+      <c r="AL35" s="41" t="n"/>
+      <c r="AM35" s="42" t="n"/>
+      <c r="AN35" s="59" t="n"/>
+      <c r="AO35" s="41" t="n"/>
+      <c r="AP35" s="41" t="n"/>
+      <c r="AQ35" s="42" t="n"/>
+      <c r="AR35" s="59" t="n"/>
+      <c r="AS35" s="41" t="n"/>
+      <c r="AT35" s="41" t="n"/>
+      <c r="AU35" s="42" t="n"/>
+      <c r="AV35" s="59" t="n"/>
+      <c r="AW35" s="41" t="n"/>
+      <c r="AX35" s="41" t="n"/>
+      <c r="AY35" s="42" t="n"/>
+      <c r="AZ35" s="59" t="n"/>
+      <c r="BA35" s="41" t="n"/>
+      <c r="BB35" s="41" t="n"/>
+      <c r="BC35" s="42" t="n"/>
+      <c r="BD35" s="59" t="n"/>
+      <c r="BE35" s="41" t="n"/>
+      <c r="BF35" s="41" t="n"/>
+      <c r="BG35" s="42" t="n"/>
+      <c r="BH35" s="59" t="n"/>
+      <c r="BI35" s="41" t="n"/>
+      <c r="BJ35" s="41" t="n"/>
+      <c r="BK35" s="42" t="n"/>
+      <c r="BL35" s="59" t="n"/>
+      <c r="BM35" s="41" t="n"/>
+      <c r="BN35" s="41" t="n"/>
+      <c r="BO35" s="42" t="n"/>
+      <c r="BP35" s="59" t="n"/>
+      <c r="BQ35" s="41" t="n"/>
+      <c r="BR35" s="41" t="n"/>
+      <c r="BS35" s="42" t="n"/>
+      <c r="BT35" s="60" t="n"/>
+      <c r="BU35" s="41" t="n"/>
+      <c r="BV35" s="41" t="n"/>
+      <c r="BW35" s="41" t="n"/>
+      <c r="BX35" s="42" t="n"/>
+      <c r="BY35" s="66" t="n"/>
+      <c r="BZ35" s="41" t="n"/>
+      <c r="CA35" s="41" t="n"/>
+      <c r="CB35" s="41" t="n"/>
+      <c r="CC35" s="41" t="n"/>
+      <c r="CD35" s="41" t="n"/>
+      <c r="CE35" s="41" t="n"/>
+      <c r="CF35" s="41" t="n"/>
+      <c r="CG35" s="41" t="n"/>
+      <c r="CH35" s="41" t="n"/>
+      <c r="CI35" s="41" t="n"/>
+      <c r="CJ35" s="41" t="n"/>
+      <c r="CK35" s="41" t="n"/>
+      <c r="CL35" s="65" t="n"/>
+      <c r="CM35" s="1" t="n"/>
+      <c r="CN35" s="1" t="n"/>
+      <c r="CO35" s="1" t="n"/>
+      <c r="CP35" s="1" t="n"/>
+      <c r="CQ35" s="1" t="n"/>
+      <c r="CR35" s="1" t="n"/>
+      <c r="CS35" s="1" t="n"/>
+    </row>
+    <row r="36" ht="24.15" customHeight="1">
+      <c r="A36" s="1" t="n"/>
+      <c r="B36" s="71" t="n"/>
+      <c r="C36" s="72" t="n"/>
+      <c r="D36" s="73" t="n"/>
+      <c r="E36" s="74" t="n"/>
+      <c r="F36" s="72" t="n"/>
+      <c r="G36" s="73" t="n"/>
+      <c r="H36" s="75" t="n"/>
+      <c r="I36" s="72" t="n"/>
+      <c r="J36" s="72" t="n"/>
+      <c r="K36" s="72" t="n"/>
+      <c r="L36" s="72" t="n"/>
+      <c r="M36" s="73" t="n"/>
+      <c r="N36" s="74" t="n"/>
+      <c r="O36" s="72" t="n"/>
+      <c r="P36" s="72" t="n"/>
+      <c r="Q36" s="73" t="n"/>
+      <c r="R36" s="74" t="n"/>
+      <c r="S36" s="72" t="n"/>
+      <c r="T36" s="72" t="n"/>
+      <c r="U36" s="73" t="n"/>
+      <c r="V36" s="74" t="n"/>
+      <c r="W36" s="72" t="n"/>
+      <c r="X36" s="72" t="n"/>
+      <c r="Y36" s="73" t="n"/>
+      <c r="Z36" s="74" t="n"/>
+      <c r="AA36" s="72" t="n"/>
+      <c r="AB36" s="72" t="n"/>
+      <c r="AC36" s="73" t="n"/>
+      <c r="AD36" s="76" t="n"/>
+      <c r="AE36" s="72" t="n"/>
+      <c r="AF36" s="77" t="n"/>
+      <c r="AG36" s="78" t="n"/>
+      <c r="AH36" s="72" t="n"/>
+      <c r="AI36" s="77" t="n"/>
+      <c r="AJ36" s="74" t="n"/>
+      <c r="AK36" s="72" t="n"/>
+      <c r="AL36" s="72" t="n"/>
+      <c r="AM36" s="73" t="n"/>
+      <c r="AN36" s="74" t="n"/>
+      <c r="AO36" s="72" t="n"/>
+      <c r="AP36" s="72" t="n"/>
+      <c r="AQ36" s="73" t="n"/>
+      <c r="AR36" s="74" t="n"/>
+      <c r="AS36" s="72" t="n"/>
+      <c r="AT36" s="72" t="n"/>
+      <c r="AU36" s="73" t="n"/>
+      <c r="AV36" s="74" t="n"/>
+      <c r="AW36" s="72" t="n"/>
+      <c r="AX36" s="72" t="n"/>
+      <c r="AY36" s="73" t="n"/>
+      <c r="AZ36" s="74" t="n"/>
+      <c r="BA36" s="72" t="n"/>
+      <c r="BB36" s="72" t="n"/>
+      <c r="BC36" s="73" t="n"/>
+      <c r="BD36" s="74" t="n"/>
+      <c r="BE36" s="72" t="n"/>
+      <c r="BF36" s="72" t="n"/>
+      <c r="BG36" s="73" t="n"/>
+      <c r="BH36" s="74" t="n"/>
+      <c r="BI36" s="72" t="n"/>
+      <c r="BJ36" s="72" t="n"/>
+      <c r="BK36" s="73" t="n"/>
+      <c r="BL36" s="74" t="n"/>
+      <c r="BM36" s="72" t="n"/>
+      <c r="BN36" s="72" t="n"/>
+      <c r="BO36" s="73" t="n"/>
+      <c r="BP36" s="74" t="n"/>
+      <c r="BQ36" s="72" t="n"/>
+      <c r="BR36" s="72" t="n"/>
+      <c r="BS36" s="73" t="n"/>
+      <c r="BT36" s="75" t="n"/>
+      <c r="BU36" s="72" t="n"/>
+      <c r="BV36" s="72" t="n"/>
+      <c r="BW36" s="72" t="n"/>
+      <c r="BX36" s="73" t="n"/>
+      <c r="BY36" s="79" t="n"/>
+      <c r="BZ36" s="72" t="n"/>
+      <c r="CA36" s="72" t="n"/>
+      <c r="CB36" s="72" t="n"/>
+      <c r="CC36" s="72" t="n"/>
+      <c r="CD36" s="72" t="n"/>
+      <c r="CE36" s="72" t="n"/>
+      <c r="CF36" s="72" t="n"/>
+      <c r="CG36" s="72" t="n"/>
+      <c r="CH36" s="72" t="n"/>
+      <c r="CI36" s="72" t="n"/>
+      <c r="CJ36" s="72" t="n"/>
+      <c r="CK36" s="72" t="n"/>
+      <c r="CL36" s="80" t="n"/>
+      <c r="CM36" s="1" t="n"/>
+      <c r="CN36" s="1" t="n"/>
+      <c r="CO36" s="1" t="n"/>
+      <c r="CP36" s="1" t="n"/>
+      <c r="CQ36" s="1" t="n"/>
+      <c r="CR36" s="1" t="n"/>
+      <c r="CS36" s="1" t="n"/>
+    </row>
+    <row r="37" ht="24.15" customHeight="1">
+      <c r="A37" s="81" t="n"/>
+      <c r="B37" s="82" t="inlineStr">
+        <is>
+          <t>合計</t>
+        </is>
+      </c>
+      <c r="C37" s="83" t="n"/>
+      <c r="D37" s="83" t="n"/>
+      <c r="E37" s="83" t="n"/>
+      <c r="F37" s="83" t="n"/>
+      <c r="G37" s="83" t="n"/>
+      <c r="H37" s="83" t="n"/>
+      <c r="I37" s="83" t="n"/>
+      <c r="J37" s="83" t="n"/>
+      <c r="K37" s="83" t="n"/>
+      <c r="L37" s="83" t="n"/>
+      <c r="M37" s="83" t="n"/>
+      <c r="N37" s="83" t="n"/>
+      <c r="O37" s="83" t="n"/>
+      <c r="P37" s="83" t="n"/>
+      <c r="Q37" s="83" t="n"/>
+      <c r="R37" s="83" t="n"/>
+      <c r="S37" s="83" t="n"/>
+      <c r="T37" s="83" t="n"/>
+      <c r="U37" s="83" t="n"/>
+      <c r="V37" s="83" t="n"/>
+      <c r="W37" s="83" t="n"/>
+      <c r="X37" s="83" t="n"/>
+      <c r="Y37" s="83" t="n"/>
+      <c r="Z37" s="139">
         <v>0</v>
       </c>
-      <c r="CJ1" s="1"/>
-[...8 lines deleted...]
-      <c r="CS1" s="1"/>
+      <c r="AA37" s="83" t="n"/>
+      <c r="AB37" s="83" t="n"/>
+      <c r="AC37" s="85" t="n"/>
+      <c r="AD37" s="140" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0回</t>
+        </is>
+      </c>
+      <c r="AE37" s="27" t="n"/>
+      <c r="AF37" s="27" t="n"/>
+      <c r="AG37" s="27" t="n"/>
+      <c r="AH37" s="27" t="n"/>
+      <c r="AI37" s="28" t="n"/>
+      <c r="AJ37" s="141" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0回</t>
+        </is>
+      </c>
+      <c r="AK37" s="83" t="n"/>
+      <c r="AL37" s="83" t="n"/>
+      <c r="AM37" s="85" t="n"/>
+      <c r="AN37" s="87" t="inlineStr">
+        <is>
+          <t>回</t>
+        </is>
+      </c>
+      <c r="AO37" s="83" t="n"/>
+      <c r="AP37" s="83" t="n"/>
+      <c r="AQ37" s="85" t="n"/>
+      <c r="AR37" s="141" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0回</t>
+        </is>
+      </c>
+      <c r="AS37" s="83" t="n"/>
+      <c r="AT37" s="83" t="n"/>
+      <c r="AU37" s="85" t="n"/>
+      <c r="AV37" s="87" t="inlineStr">
+        <is>
+          <t>回</t>
+        </is>
+      </c>
+      <c r="AW37" s="83" t="n"/>
+      <c r="AX37" s="83" t="n"/>
+      <c r="AY37" s="85" t="n"/>
+      <c r="AZ37" s="141" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0回</t>
+        </is>
+      </c>
+      <c r="BA37" s="83" t="n"/>
+      <c r="BB37" s="83" t="n"/>
+      <c r="BC37" s="85" t="n"/>
+      <c r="BD37" s="87" t="inlineStr">
+        <is>
+          <t>回</t>
+        </is>
+      </c>
+      <c r="BE37" s="83" t="n"/>
+      <c r="BF37" s="83" t="n"/>
+      <c r="BG37" s="85" t="n"/>
+      <c r="BH37" s="87" t="inlineStr">
+        <is>
+          <t>回</t>
+        </is>
+      </c>
+      <c r="BI37" s="83" t="n"/>
+      <c r="BJ37" s="83" t="n"/>
+      <c r="BK37" s="85" t="n"/>
+      <c r="BL37" s="87" t="inlineStr">
+        <is>
+          <t>回</t>
+        </is>
+      </c>
+      <c r="BM37" s="83" t="n"/>
+      <c r="BN37" s="83" t="n"/>
+      <c r="BO37" s="85" t="n"/>
+      <c r="BP37" s="88" t="inlineStr">
+        <is>
+          <t>回</t>
+        </is>
+      </c>
+      <c r="BQ37" s="83" t="n"/>
+      <c r="BR37" s="83" t="n"/>
+      <c r="BS37" s="89" t="n"/>
+      <c r="BT37" s="90" t="n"/>
+      <c r="BU37" s="27" t="n"/>
+      <c r="BV37" s="27" t="n"/>
+      <c r="BW37" s="27" t="n"/>
+      <c r="BX37" s="28" t="n"/>
+      <c r="BY37" s="91" t="n"/>
+      <c r="BZ37" s="27" t="n"/>
+      <c r="CA37" s="27" t="n"/>
+      <c r="CB37" s="27" t="n"/>
+      <c r="CC37" s="27" t="n"/>
+      <c r="CD37" s="27" t="n"/>
+      <c r="CE37" s="27" t="n"/>
+      <c r="CF37" s="27" t="n"/>
+      <c r="CG37" s="27" t="n"/>
+      <c r="CH37" s="27" t="n"/>
+      <c r="CI37" s="27" t="n"/>
+      <c r="CJ37" s="27" t="n"/>
+      <c r="CK37" s="27" t="n"/>
+      <c r="CL37" s="49" t="n"/>
+      <c r="CM37" s="1" t="n"/>
+      <c r="CN37" s="1" t="n"/>
+      <c r="CO37" s="1" t="n"/>
+      <c r="CP37" s="1" t="n"/>
+      <c r="CQ37" s="1" t="n"/>
+      <c r="CR37" s="1" t="n"/>
+      <c r="CS37" s="1" t="n"/>
     </row>
-    <row r="2" ht="24.75" customHeight="1" spans="1:97" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="D2" s="2" t="s">
+    <row r="38" ht="6" customHeight="1">
+      <c r="A38" s="1" t="n"/>
+      <c r="B38" s="1" t="n"/>
+      <c r="C38" s="1" t="n"/>
+      <c r="D38" s="1" t="n"/>
+      <c r="E38" s="1" t="n"/>
+      <c r="F38" s="1" t="n"/>
+      <c r="G38" s="1" t="n"/>
+      <c r="H38" s="1" t="n"/>
+      <c r="I38" s="1" t="n"/>
+      <c r="J38" s="1" t="n"/>
+      <c r="K38" s="1" t="n"/>
+      <c r="L38" s="1" t="n"/>
+      <c r="M38" s="1" t="n"/>
+      <c r="N38" s="1" t="n"/>
+      <c r="O38" s="1" t="n"/>
+      <c r="P38" s="1" t="n"/>
+      <c r="Q38" s="1" t="n"/>
+      <c r="R38" s="1" t="n"/>
+      <c r="S38" s="1" t="n"/>
+      <c r="T38" s="1" t="n"/>
+      <c r="U38" s="1" t="n"/>
+      <c r="V38" s="1" t="n"/>
+      <c r="W38" s="1" t="n"/>
+      <c r="X38" s="1" t="n"/>
+      <c r="Y38" s="1" t="n"/>
+      <c r="Z38" s="1" t="n"/>
+      <c r="AA38" s="1" t="n"/>
+      <c r="AB38" s="1" t="n"/>
+      <c r="AC38" s="1" t="n"/>
+      <c r="AD38" s="1" t="n"/>
+      <c r="AE38" s="1" t="n"/>
+      <c r="AF38" s="1" t="n"/>
+      <c r="AG38" s="1" t="n"/>
+      <c r="AH38" s="1" t="n"/>
+      <c r="AI38" s="1" t="n"/>
+      <c r="AJ38" s="1" t="n"/>
+      <c r="AK38" s="1" t="n"/>
+      <c r="AL38" s="1" t="n"/>
+      <c r="AM38" s="1" t="n"/>
+      <c r="AN38" s="1" t="n"/>
+      <c r="AO38" s="1" t="n"/>
+      <c r="AP38" s="1" t="n"/>
+      <c r="AQ38" s="1" t="n"/>
+      <c r="AR38" s="1" t="n"/>
+      <c r="AS38" s="1" t="n"/>
+      <c r="AT38" s="1" t="n"/>
+      <c r="AU38" s="1" t="n"/>
+      <c r="AV38" s="1" t="n"/>
+      <c r="AW38" s="1" t="n"/>
+      <c r="AX38" s="1" t="n"/>
+      <c r="AY38" s="1" t="n"/>
+      <c r="AZ38" s="1" t="n"/>
+      <c r="BA38" s="1" t="n"/>
+      <c r="BB38" s="1" t="n"/>
+      <c r="BC38" s="1" t="n"/>
+      <c r="BD38" s="1" t="n"/>
+      <c r="BE38" s="1" t="n"/>
+      <c r="BF38" s="1" t="n"/>
+      <c r="BG38" s="1" t="n"/>
+      <c r="BH38" s="1" t="n"/>
+      <c r="BI38" s="1" t="n"/>
+      <c r="BJ38" s="1" t="n"/>
+      <c r="BK38" s="1" t="n"/>
+      <c r="BL38" s="1" t="n"/>
+      <c r="BM38" s="1" t="n"/>
+      <c r="BN38" s="1" t="n"/>
+      <c r="BO38" s="1" t="n"/>
+      <c r="BP38" s="1" t="n"/>
+      <c r="BQ38" s="1" t="n"/>
+      <c r="BR38" s="1" t="n"/>
+      <c r="BS38" s="1" t="n"/>
+      <c r="BT38" s="1" t="n"/>
+      <c r="BU38" s="1" t="n"/>
+      <c r="BV38" s="1" t="n"/>
+      <c r="BW38" s="1" t="n"/>
+      <c r="BX38" s="1" t="n"/>
+      <c r="BY38" s="1" t="n"/>
+      <c r="BZ38" s="1" t="n"/>
+      <c r="CA38" s="1" t="n"/>
+      <c r="CB38" s="1" t="n"/>
+      <c r="CC38" s="1" t="n"/>
+      <c r="CD38" s="1" t="n"/>
+      <c r="CE38" s="1" t="n"/>
+      <c r="CF38" s="1" t="n"/>
+      <c r="CG38" s="1" t="n"/>
+      <c r="CH38" s="1" t="n"/>
+      <c r="CI38" s="1" t="n"/>
+      <c r="CJ38" s="1" t="n"/>
+      <c r="CK38" s="1" t="n"/>
+      <c r="CL38" s="1" t="n"/>
+      <c r="CM38" s="1" t="n"/>
+      <c r="CN38" s="1" t="n"/>
+      <c r="CO38" s="1" t="n"/>
+      <c r="CP38" s="1" t="n"/>
+      <c r="CQ38" s="1" t="n"/>
+      <c r="CR38" s="1" t="n"/>
+      <c r="CS38" s="1" t="n"/>
+    </row>
+    <row r="39" ht="18" customHeight="1">
+      <c r="A39" s="1" t="n"/>
+      <c r="B39" s="92" t="inlineStr">
+        <is>
+          <t>保育・教育等移行支援加算</t>
+        </is>
+      </c>
+      <c r="C39" s="93" t="n"/>
+      <c r="D39" s="93" t="n"/>
+      <c r="E39" s="93" t="n"/>
+      <c r="F39" s="93" t="n"/>
+      <c r="G39" s="93" t="n"/>
+      <c r="H39" s="93" t="n"/>
+      <c r="I39" s="93" t="n"/>
+      <c r="J39" s="93" t="n"/>
+      <c r="K39" s="93" t="n"/>
+      <c r="L39" s="93" t="n"/>
+      <c r="M39" s="93" t="n"/>
+      <c r="N39" s="94" t="n"/>
+      <c r="O39" s="95" t="inlineStr">
+        <is>
+          <t>移行日</t>
+        </is>
+      </c>
+      <c r="P39" s="93" t="n"/>
+      <c r="Q39" s="93" t="n"/>
+      <c r="R39" s="93" t="n"/>
+      <c r="S39" s="93" t="n"/>
+      <c r="T39" s="93" t="n"/>
+      <c r="U39" s="96" t="n"/>
+      <c r="V39" s="97" t="n"/>
+      <c r="W39" s="93" t="n"/>
+      <c r="X39" s="93" t="n"/>
+      <c r="Y39" s="93" t="n"/>
+      <c r="Z39" s="93" t="n"/>
+      <c r="AA39" s="93" t="n"/>
+      <c r="AB39" s="93" t="n"/>
+      <c r="AC39" s="93" t="n"/>
+      <c r="AD39" s="93" t="n"/>
+      <c r="AE39" s="96" t="n"/>
+      <c r="AF39" s="95" t="inlineStr">
+        <is>
+          <t>移行後算定日</t>
+        </is>
+      </c>
+      <c r="AG39" s="93" t="n"/>
+      <c r="AH39" s="93" t="n"/>
+      <c r="AI39" s="93" t="n"/>
+      <c r="AJ39" s="93" t="n"/>
+      <c r="AK39" s="93" t="n"/>
+      <c r="AL39" s="96" t="n"/>
+      <c r="AM39" s="97" t="n"/>
+      <c r="AN39" s="93" t="n"/>
+      <c r="AO39" s="93" t="n"/>
+      <c r="AP39" s="93" t="n"/>
+      <c r="AQ39" s="93" t="n"/>
+      <c r="AR39" s="93" t="n"/>
+      <c r="AS39" s="93" t="n"/>
+      <c r="AT39" s="93" t="n"/>
+      <c r="AU39" s="93" t="n"/>
+      <c r="AV39" s="96" t="n"/>
+      <c r="AW39" s="98" t="n"/>
+      <c r="AX39" s="1" t="n"/>
+      <c r="AY39" s="1" t="n"/>
+      <c r="AZ39" s="1" t="n"/>
+      <c r="BA39" s="1" t="n"/>
+      <c r="BB39" s="1" t="n"/>
+      <c r="BC39" s="1" t="n"/>
+      <c r="BD39" s="1" t="n"/>
+      <c r="BE39" s="1" t="n"/>
+      <c r="BF39" s="1" t="n"/>
+      <c r="BG39" s="1" t="n"/>
+      <c r="BH39" s="1" t="n"/>
+      <c r="BI39" s="1" t="n"/>
+      <c r="BJ39" s="1" t="n"/>
+      <c r="BK39" s="1" t="n"/>
+      <c r="BL39" s="1" t="n"/>
+      <c r="BM39" s="1" t="n"/>
+      <c r="BN39" s="1" t="n"/>
+      <c r="BO39" s="1" t="n"/>
+      <c r="BP39" s="1" t="n"/>
+      <c r="BQ39" s="1" t="n"/>
+      <c r="BR39" s="1" t="n"/>
+      <c r="BS39" s="1" t="n"/>
+      <c r="BT39" s="1" t="n"/>
+      <c r="BU39" s="1" t="n"/>
+      <c r="BV39" s="1" t="n"/>
+      <c r="BW39" s="1" t="n"/>
+      <c r="BX39" s="1" t="n"/>
+      <c r="BY39" s="1" t="n"/>
+      <c r="BZ39" s="1" t="n"/>
+      <c r="CA39" s="1" t="n"/>
+      <c r="CB39" s="1" t="n"/>
+      <c r="CC39" s="1" t="n"/>
+      <c r="CD39" s="1" t="n"/>
+      <c r="CE39" s="1" t="n"/>
+      <c r="CF39" s="1" t="n"/>
+      <c r="CG39" s="1" t="n"/>
+      <c r="CH39" s="1" t="n"/>
+      <c r="CI39" s="99" t="n"/>
+      <c r="CJ39" s="99" t="n"/>
+      <c r="CK39" s="99" t="n"/>
+      <c r="CL39" s="99" t="n"/>
+      <c r="CM39" s="99" t="n"/>
+      <c r="CN39" s="99" t="n"/>
+      <c r="CO39" s="99" t="n"/>
+      <c r="CP39" s="99" t="n"/>
+      <c r="CQ39" s="1" t="n"/>
+      <c r="CR39" s="1" t="n"/>
+      <c r="CS39" s="1" t="n"/>
+    </row>
+    <row r="40" ht="18.75" customHeight="1">
+      <c r="A40" s="1" t="n"/>
+      <c r="B40" s="92" t="inlineStr">
+        <is>
+          <t>集中的支援加算</t>
+        </is>
+      </c>
+      <c r="C40" s="93" t="n"/>
+      <c r="D40" s="93" t="n"/>
+      <c r="E40" s="93" t="n"/>
+      <c r="F40" s="93" t="n"/>
+      <c r="G40" s="93" t="n"/>
+      <c r="H40" s="93" t="n"/>
+      <c r="I40" s="93" t="n"/>
+      <c r="J40" s="93" t="n"/>
+      <c r="K40" s="93" t="n"/>
+      <c r="L40" s="93" t="n"/>
+      <c r="M40" s="93" t="n"/>
+      <c r="N40" s="94" t="n"/>
+      <c r="O40" s="100" t="inlineStr">
+        <is>
+          <t>支援開始日</t>
+        </is>
+      </c>
+      <c r="P40" s="93" t="n"/>
+      <c r="Q40" s="93" t="n"/>
+      <c r="R40" s="93" t="n"/>
+      <c r="S40" s="93" t="n"/>
+      <c r="T40" s="93" t="n"/>
+      <c r="U40" s="96" t="n"/>
+      <c r="V40" s="101" t="n"/>
+      <c r="W40" s="93" t="n"/>
+      <c r="X40" s="93" t="n"/>
+      <c r="Y40" s="93" t="n"/>
+      <c r="Z40" s="93" t="n"/>
+      <c r="AA40" s="93" t="n"/>
+      <c r="AB40" s="93" t="n"/>
+      <c r="AC40" s="93" t="n"/>
+      <c r="AD40" s="93" t="n"/>
+      <c r="AE40" s="93" t="n"/>
+      <c r="AF40" s="102" t="n"/>
+      <c r="AG40" s="103" t="n"/>
+      <c r="AH40" s="103" t="n"/>
+      <c r="AI40" s="103" t="n"/>
+      <c r="AJ40" s="103" t="n"/>
+      <c r="AK40" s="103" t="n"/>
+      <c r="AL40" s="103" t="n"/>
+      <c r="AM40" s="103" t="n"/>
+      <c r="AN40" s="103" t="n"/>
+      <c r="AO40" s="103" t="n"/>
+      <c r="AP40" s="103" t="n"/>
+      <c r="AQ40" s="103" t="n"/>
+      <c r="AR40" s="103" t="n"/>
+      <c r="AS40" s="103" t="n"/>
+      <c r="AT40" s="103" t="n"/>
+      <c r="AU40" s="1" t="n"/>
+      <c r="AV40" s="1" t="n"/>
+      <c r="AW40" s="1" t="n"/>
+      <c r="AX40" s="1" t="n"/>
+      <c r="AY40" s="1" t="n"/>
+      <c r="AZ40" s="1" t="n"/>
+      <c r="BA40" s="1" t="n"/>
+      <c r="BB40" s="1" t="n"/>
+      <c r="BC40" s="1" t="n"/>
+      <c r="BD40" s="1" t="n"/>
+      <c r="BE40" s="1" t="n"/>
+      <c r="BF40" s="1" t="n"/>
+      <c r="BG40" s="1" t="n"/>
+      <c r="BH40" s="1" t="n"/>
+      <c r="BI40" s="1" t="n"/>
+      <c r="BJ40" s="1" t="n"/>
+      <c r="BK40" s="1" t="n"/>
+      <c r="BL40" s="1" t="n"/>
+      <c r="BM40" s="1" t="n"/>
+      <c r="BN40" s="1" t="n"/>
+      <c r="BO40" s="1" t="n"/>
+      <c r="BP40" s="1" t="n"/>
+      <c r="BQ40" s="1" t="n"/>
+      <c r="BR40" s="1" t="n"/>
+      <c r="BS40" s="1" t="n"/>
+      <c r="BT40" s="1" t="n"/>
+      <c r="BU40" s="1" t="n"/>
+      <c r="BV40" s="1" t="n"/>
+      <c r="BW40" s="1" t="n"/>
+      <c r="BX40" s="1" t="n"/>
+      <c r="BY40" s="1" t="n"/>
+      <c r="BZ40" s="1" t="n"/>
+      <c r="CA40" s="1" t="n"/>
+      <c r="CB40" s="1" t="n"/>
+      <c r="CC40" s="1" t="n"/>
+      <c r="CD40" s="1" t="n"/>
+      <c r="CE40" s="1" t="n"/>
+      <c r="CF40" s="1" t="n"/>
+      <c r="CG40" s="1" t="n"/>
+      <c r="CH40" s="1" t="n"/>
+      <c r="CI40" s="1" t="n"/>
+      <c r="CJ40" s="1" t="n"/>
+      <c r="CK40" s="1" t="n"/>
+      <c r="CL40" s="1" t="n"/>
+      <c r="CM40" s="1" t="n"/>
+      <c r="CN40" s="1" t="n"/>
+      <c r="CO40" s="1" t="n"/>
+      <c r="CP40" s="1" t="n"/>
+      <c r="CQ40" s="1" t="n"/>
+      <c r="CR40" s="1" t="n"/>
+      <c r="CS40" s="1" t="n"/>
+    </row>
+    <row r="41" ht="18" customHeight="1">
+      <c r="A41" s="1" t="n"/>
+      <c r="B41" s="1" t="n"/>
+      <c r="C41" s="1" t="n"/>
+      <c r="D41" s="1" t="n"/>
+      <c r="E41" s="1" t="n"/>
+      <c r="F41" s="1" t="n"/>
+      <c r="G41" s="1" t="n"/>
+      <c r="H41" s="1" t="n"/>
+      <c r="I41" s="1" t="n"/>
+      <c r="J41" s="1" t="n"/>
+      <c r="K41" s="1" t="n"/>
+      <c r="L41" s="1" t="n"/>
+      <c r="M41" s="1" t="n"/>
+      <c r="N41" s="1" t="n"/>
+      <c r="O41" s="1" t="n"/>
+      <c r="P41" s="1" t="n"/>
+      <c r="Q41" s="1" t="n"/>
+      <c r="R41" s="1" t="n"/>
+      <c r="S41" s="1" t="n"/>
+      <c r="T41" s="1" t="n"/>
+      <c r="U41" s="1" t="n"/>
+      <c r="V41" s="1" t="n"/>
+      <c r="W41" s="1" t="n"/>
+      <c r="X41" s="1" t="n"/>
+      <c r="Y41" s="1" t="n"/>
+      <c r="Z41" s="1" t="n"/>
+      <c r="AA41" s="1" t="n"/>
+      <c r="AB41" s="1" t="n"/>
+      <c r="AC41" s="1" t="n"/>
+      <c r="AD41" s="1" t="n"/>
+      <c r="AE41" s="1" t="n"/>
+      <c r="AF41" s="1" t="n"/>
+      <c r="AG41" s="1" t="n"/>
+      <c r="AH41" s="1" t="n"/>
+      <c r="AI41" s="1" t="n"/>
+      <c r="AJ41" s="1" t="n"/>
+      <c r="AK41" s="1" t="n"/>
+      <c r="AL41" s="1" t="n"/>
+      <c r="AM41" s="1" t="n"/>
+      <c r="AN41" s="1" t="n"/>
+      <c r="AO41" s="1" t="n"/>
+      <c r="AP41" s="1" t="n"/>
+      <c r="AQ41" s="1" t="n"/>
+      <c r="AR41" s="1" t="n"/>
+      <c r="AS41" s="1" t="n"/>
+      <c r="AT41" s="1" t="n"/>
+      <c r="AU41" s="1" t="n"/>
+      <c r="AV41" s="1" t="n"/>
+      <c r="AW41" s="1" t="n"/>
+      <c r="AX41" s="1" t="n"/>
+      <c r="AY41" s="1" t="n"/>
+      <c r="AZ41" s="1" t="n"/>
+      <c r="BA41" s="1" t="n"/>
+      <c r="BB41" s="1" t="n"/>
+      <c r="BC41" s="1" t="n"/>
+      <c r="BD41" s="1" t="n"/>
+      <c r="BE41" s="1" t="n"/>
+      <c r="BF41" s="1" t="n"/>
+      <c r="BG41" s="1" t="n"/>
+      <c r="BH41" s="1" t="n"/>
+      <c r="BI41" s="1" t="n"/>
+      <c r="BJ41" s="1" t="n"/>
+      <c r="BK41" s="1" t="n"/>
+      <c r="BL41" s="1" t="n"/>
+      <c r="BM41" s="1" t="n"/>
+      <c r="BN41" s="1" t="n"/>
+      <c r="BO41" s="1" t="n"/>
+      <c r="BP41" s="1" t="n"/>
+      <c r="BQ41" s="1" t="n"/>
+      <c r="BR41" s="1" t="n"/>
+      <c r="BS41" s="1" t="n"/>
+      <c r="BT41" s="1" t="n"/>
+      <c r="BU41" s="1" t="n"/>
+      <c r="BV41" s="1" t="n"/>
+      <c r="BW41" s="1" t="n"/>
+      <c r="BX41" s="1" t="n"/>
+      <c r="BY41" s="1" t="n"/>
+      <c r="BZ41" s="1" t="n"/>
+      <c r="CA41" s="138">
         <v>1</v>
       </c>
-      <c r="E2" s="1"/>
-[...32 lines deleted...]
-        <v>2</v>
+      <c r="CB41" s="41" t="n"/>
+      <c r="CC41" s="42" t="n"/>
+      <c r="CD41" s="59" t="inlineStr">
+        <is>
+          <t>枚中</t>
+        </is>
       </c>
-      <c r="AL2" s="3"/>
-[...4015 lines deleted...]
-      <c r="CA41" s="17">
+      <c r="CE41" s="41" t="n"/>
+      <c r="CF41" s="42" t="n"/>
+      <c r="CG41" s="138">
         <v>1</v>
       </c>
-      <c r="CB41" s="39"/>
-[...2 lines deleted...]
-        <v>45</v>
+      <c r="CH41" s="41" t="n"/>
+      <c r="CI41" s="42" t="n"/>
+      <c r="CJ41" s="59" t="inlineStr">
+        <is>
+          <t>枚</t>
+        </is>
       </c>
-      <c r="CE41" s="39"/>
-[...17 lines deleted...]
-      <c r="CS41" s="1"/>
+      <c r="CK41" s="41" t="n"/>
+      <c r="CL41" s="42" t="n"/>
+      <c r="CM41" s="1" t="n"/>
+      <c r="CN41" s="1" t="n"/>
+      <c r="CO41" s="1" t="n"/>
+      <c r="CP41" s="1" t="n"/>
+      <c r="CQ41" s="1" t="n"/>
+      <c r="CR41" s="1" t="n"/>
+      <c r="CS41" s="1" t="n"/>
     </row>
-    <row r="42" ht="15" customHeight="1" spans="1:97" x14ac:dyDescent="0.25">
-[...96 lines deleted...]
-      <c r="CS42" s="1"/>
+    <row r="42" ht="15" customHeight="1">
+      <c r="A42" s="1" t="n"/>
+      <c r="B42" s="1" t="n"/>
+      <c r="C42" s="1" t="n"/>
+      <c r="D42" s="1" t="n"/>
+      <c r="E42" s="1" t="n"/>
+      <c r="F42" s="1" t="n"/>
+      <c r="G42" s="1" t="n"/>
+      <c r="H42" s="1" t="n"/>
+      <c r="I42" s="1" t="n"/>
+      <c r="J42" s="1" t="n"/>
+      <c r="K42" s="1" t="n"/>
+      <c r="L42" s="1" t="n"/>
+      <c r="M42" s="1" t="n"/>
+      <c r="N42" s="1" t="n"/>
+      <c r="O42" s="1" t="n"/>
+      <c r="P42" s="1" t="n"/>
+      <c r="Q42" s="1" t="n"/>
+      <c r="R42" s="1" t="n"/>
+      <c r="S42" s="1" t="n"/>
+      <c r="T42" s="1" t="n"/>
+      <c r="U42" s="1" t="n"/>
+      <c r="V42" s="1" t="n"/>
+      <c r="W42" s="1" t="n"/>
+      <c r="X42" s="1" t="n"/>
+      <c r="Y42" s="1" t="n"/>
+      <c r="Z42" s="1" t="n"/>
+      <c r="AA42" s="1" t="n"/>
+      <c r="AB42" s="1" t="n"/>
+      <c r="AC42" s="1" t="n"/>
+      <c r="AD42" s="1" t="n"/>
+      <c r="AE42" s="1" t="n"/>
+      <c r="AF42" s="1" t="n"/>
+      <c r="AG42" s="1" t="n"/>
+      <c r="AH42" s="1" t="n"/>
+      <c r="AI42" s="1" t="n"/>
+      <c r="AJ42" s="1" t="n"/>
+      <c r="AK42" s="1" t="n"/>
+      <c r="AL42" s="1" t="n"/>
+      <c r="AM42" s="1" t="n"/>
+      <c r="AN42" s="1" t="n"/>
+      <c r="AO42" s="1" t="n"/>
+      <c r="AP42" s="1" t="n"/>
+      <c r="AQ42" s="1" t="n"/>
+      <c r="AR42" s="1" t="n"/>
+      <c r="AS42" s="1" t="n"/>
+      <c r="AT42" s="1" t="n"/>
+      <c r="AU42" s="1" t="n"/>
+      <c r="AV42" s="1" t="n"/>
+      <c r="AW42" s="1" t="n"/>
+      <c r="AX42" s="1" t="n"/>
+      <c r="AY42" s="1" t="n"/>
+      <c r="AZ42" s="1" t="n"/>
+      <c r="BA42" s="1" t="n"/>
+      <c r="BB42" s="1" t="n"/>
+      <c r="BC42" s="1" t="n"/>
+      <c r="BD42" s="1" t="n"/>
+      <c r="BE42" s="1" t="n"/>
+      <c r="BF42" s="1" t="n"/>
+      <c r="BG42" s="1" t="n"/>
+      <c r="BH42" s="1" t="n"/>
+      <c r="BI42" s="1" t="n"/>
+      <c r="BJ42" s="1" t="n"/>
+      <c r="BK42" s="1" t="n"/>
+      <c r="BL42" s="1" t="n"/>
+      <c r="BM42" s="1" t="n"/>
+      <c r="BN42" s="1" t="n"/>
+      <c r="BO42" s="1" t="n"/>
+      <c r="BP42" s="1" t="n"/>
+      <c r="BQ42" s="1" t="n"/>
+      <c r="BR42" s="1" t="n"/>
+      <c r="BS42" s="1" t="n"/>
+      <c r="BT42" s="1" t="n"/>
+      <c r="BU42" s="1" t="n"/>
+      <c r="BV42" s="1" t="n"/>
+      <c r="BW42" s="1" t="n"/>
+      <c r="BX42" s="1" t="n"/>
+      <c r="BY42" s="1" t="n"/>
+      <c r="BZ42" s="1" t="n"/>
+      <c r="CA42" s="1" t="n"/>
+      <c r="CB42" s="1" t="n"/>
+      <c r="CC42" s="1" t="n"/>
+      <c r="CD42" s="1" t="n"/>
+      <c r="CE42" s="1" t="n"/>
+      <c r="CF42" s="1" t="n"/>
+      <c r="CG42" s="1" t="n"/>
+      <c r="CH42" s="1" t="n"/>
+      <c r="CI42" s="1" t="n"/>
+      <c r="CJ42" s="1" t="n"/>
+      <c r="CK42" s="1" t="n"/>
+      <c r="CL42" s="1" t="n"/>
+      <c r="CM42" s="1" t="n"/>
+      <c r="CN42" s="1" t="n"/>
+      <c r="CO42" s="1" t="n"/>
+      <c r="CP42" s="1" t="n"/>
+      <c r="CQ42" s="1" t="n"/>
+      <c r="CR42" s="1" t="n"/>
+      <c r="CS42" s="1" t="n"/>
     </row>
-    <row r="43" ht="15" customHeight="1" spans="1:97" x14ac:dyDescent="0.25">
-[...96 lines deleted...]
-      <c r="CS43" s="1"/>
+    <row r="43" ht="15" customHeight="1">
+      <c r="A43" s="1" t="n"/>
+      <c r="B43" s="1" t="n"/>
+      <c r="C43" s="1" t="n"/>
+      <c r="D43" s="1" t="n"/>
+      <c r="E43" s="1" t="n"/>
+      <c r="F43" s="1" t="n"/>
+      <c r="G43" s="1" t="n"/>
+      <c r="H43" s="1" t="n"/>
+      <c r="I43" s="1" t="n"/>
+      <c r="J43" s="1" t="n"/>
+      <c r="K43" s="1" t="n"/>
+      <c r="L43" s="1" t="n"/>
+      <c r="M43" s="1" t="n"/>
+      <c r="N43" s="1" t="n"/>
+      <c r="O43" s="1" t="n"/>
+      <c r="P43" s="1" t="n"/>
+      <c r="Q43" s="1" t="n"/>
+      <c r="R43" s="1" t="n"/>
+      <c r="S43" s="1" t="n"/>
+      <c r="T43" s="1" t="n"/>
+      <c r="U43" s="1" t="n"/>
+      <c r="V43" s="1" t="n"/>
+      <c r="W43" s="1" t="n"/>
+      <c r="X43" s="1" t="n"/>
+      <c r="Y43" s="1" t="n"/>
+      <c r="Z43" s="1" t="n"/>
+      <c r="AA43" s="1" t="n"/>
+      <c r="AB43" s="1" t="n"/>
+      <c r="AC43" s="1" t="n"/>
+      <c r="AD43" s="1" t="n"/>
+      <c r="AE43" s="1" t="n"/>
+      <c r="AF43" s="1" t="n"/>
+      <c r="AG43" s="1" t="n"/>
+      <c r="AH43" s="1" t="n"/>
+      <c r="AI43" s="1" t="n"/>
+      <c r="AJ43" s="1" t="n"/>
+      <c r="AK43" s="1" t="n"/>
+      <c r="AL43" s="1" t="n"/>
+      <c r="AM43" s="1" t="n"/>
+      <c r="AN43" s="1" t="n"/>
+      <c r="AO43" s="1" t="n"/>
+      <c r="AP43" s="1" t="n"/>
+      <c r="AQ43" s="1" t="n"/>
+      <c r="AR43" s="1" t="n"/>
+      <c r="AS43" s="1" t="n"/>
+      <c r="AT43" s="1" t="n"/>
+      <c r="AU43" s="1" t="n"/>
+      <c r="AV43" s="1" t="n"/>
+      <c r="AW43" s="1" t="n"/>
+      <c r="AX43" s="1" t="n"/>
+      <c r="AY43" s="1" t="n"/>
+      <c r="AZ43" s="1" t="n"/>
+      <c r="BA43" s="1" t="n"/>
+      <c r="BB43" s="1" t="n"/>
+      <c r="BC43" s="1" t="n"/>
+      <c r="BD43" s="1" t="n"/>
+      <c r="BE43" s="1" t="n"/>
+      <c r="BF43" s="1" t="n"/>
+      <c r="BG43" s="1" t="n"/>
+      <c r="BH43" s="1" t="n"/>
+      <c r="BI43" s="1" t="n"/>
+      <c r="BJ43" s="1" t="n"/>
+      <c r="BK43" s="1" t="n"/>
+      <c r="BL43" s="1" t="n"/>
+      <c r="BM43" s="1" t="n"/>
+      <c r="BN43" s="1" t="n"/>
+      <c r="BO43" s="1" t="n"/>
+      <c r="BP43" s="1" t="n"/>
+      <c r="BQ43" s="1" t="n"/>
+      <c r="BR43" s="1" t="n"/>
+      <c r="BS43" s="1" t="n"/>
+      <c r="BT43" s="1" t="n"/>
+      <c r="BU43" s="1" t="n"/>
+      <c r="BV43" s="1" t="n"/>
+      <c r="BW43" s="1" t="n"/>
+      <c r="BX43" s="1" t="n"/>
+      <c r="BY43" s="1" t="n"/>
+      <c r="BZ43" s="1" t="n"/>
+      <c r="CA43" s="1" t="n"/>
+      <c r="CB43" s="1" t="n"/>
+      <c r="CC43" s="1" t="n"/>
+      <c r="CD43" s="1" t="n"/>
+      <c r="CE43" s="1" t="n"/>
+      <c r="CF43" s="1" t="n"/>
+      <c r="CG43" s="1" t="n"/>
+      <c r="CH43" s="1" t="n"/>
+      <c r="CI43" s="1" t="n"/>
+      <c r="CJ43" s="1" t="n"/>
+      <c r="CK43" s="1" t="n"/>
+      <c r="CL43" s="1" t="n"/>
+      <c r="CM43" s="1" t="n"/>
+      <c r="CN43" s="1" t="n"/>
+      <c r="CO43" s="1" t="n"/>
+      <c r="CP43" s="1" t="n"/>
+      <c r="CQ43" s="1" t="n"/>
+      <c r="CR43" s="1" t="n"/>
+      <c r="CS43" s="1" t="n"/>
     </row>
-    <row r="44" ht="15" customHeight="1" spans="1:97" x14ac:dyDescent="0.25">
-[...96 lines deleted...]
-      <c r="CS44" s="1"/>
+    <row r="44" ht="15" customHeight="1">
+      <c r="A44" s="1" t="n"/>
+      <c r="B44" s="1" t="n"/>
+      <c r="C44" s="1" t="n"/>
+      <c r="D44" s="1" t="n"/>
+      <c r="E44" s="1" t="n"/>
+      <c r="F44" s="1" t="n"/>
+      <c r="G44" s="1" t="n"/>
+      <c r="H44" s="1" t="n"/>
+      <c r="I44" s="1" t="n"/>
+      <c r="J44" s="1" t="n"/>
+      <c r="K44" s="1" t="n"/>
+      <c r="L44" s="1" t="n"/>
+      <c r="M44" s="1" t="n"/>
+      <c r="N44" s="1" t="n"/>
+      <c r="O44" s="1" t="n"/>
+      <c r="P44" s="1" t="n"/>
+      <c r="Q44" s="1" t="n"/>
+      <c r="R44" s="1" t="n"/>
+      <c r="S44" s="1" t="n"/>
+      <c r="T44" s="1" t="n"/>
+      <c r="U44" s="1" t="n"/>
+      <c r="V44" s="1" t="n"/>
+      <c r="W44" s="1" t="n"/>
+      <c r="X44" s="1" t="n"/>
+      <c r="Y44" s="1" t="n"/>
+      <c r="Z44" s="1" t="n"/>
+      <c r="AA44" s="1" t="n"/>
+      <c r="AB44" s="1" t="n"/>
+      <c r="AC44" s="1" t="n"/>
+      <c r="AD44" s="1" t="n"/>
+      <c r="AE44" s="1" t="n"/>
+      <c r="AF44" s="1" t="n"/>
+      <c r="AG44" s="1" t="n"/>
+      <c r="AH44" s="1" t="n"/>
+      <c r="AI44" s="1" t="n"/>
+      <c r="AJ44" s="1" t="n"/>
+      <c r="AK44" s="1" t="n"/>
+      <c r="AL44" s="1" t="n"/>
+      <c r="AM44" s="1" t="n"/>
+      <c r="AN44" s="1" t="n"/>
+      <c r="AO44" s="1" t="n"/>
+      <c r="AP44" s="1" t="n"/>
+      <c r="AQ44" s="1" t="n"/>
+      <c r="AR44" s="1" t="n"/>
+      <c r="AS44" s="1" t="n"/>
+      <c r="AT44" s="1" t="n"/>
+      <c r="AU44" s="1" t="n"/>
+      <c r="AV44" s="1" t="n"/>
+      <c r="AW44" s="1" t="n"/>
+      <c r="AX44" s="1" t="n"/>
+      <c r="AY44" s="1" t="n"/>
+      <c r="AZ44" s="1" t="n"/>
+      <c r="BA44" s="1" t="n"/>
+      <c r="BB44" s="1" t="n"/>
+      <c r="BC44" s="1" t="n"/>
+      <c r="BD44" s="1" t="n"/>
+      <c r="BE44" s="1" t="n"/>
+      <c r="BF44" s="1" t="n"/>
+      <c r="BG44" s="1" t="n"/>
+      <c r="BH44" s="1" t="n"/>
+      <c r="BI44" s="1" t="n"/>
+      <c r="BJ44" s="1" t="n"/>
+      <c r="BK44" s="1" t="n"/>
+      <c r="BL44" s="1" t="n"/>
+      <c r="BM44" s="1" t="n"/>
+      <c r="BN44" s="1" t="n"/>
+      <c r="BO44" s="1" t="n"/>
+      <c r="BP44" s="1" t="n"/>
+      <c r="BQ44" s="1" t="n"/>
+      <c r="BR44" s="1" t="n"/>
+      <c r="BS44" s="1" t="n"/>
+      <c r="BT44" s="1" t="n"/>
+      <c r="BU44" s="1" t="n"/>
+      <c r="BV44" s="1" t="n"/>
+      <c r="BW44" s="1" t="n"/>
+      <c r="BX44" s="1" t="n"/>
+      <c r="BY44" s="1" t="n"/>
+      <c r="BZ44" s="1" t="n"/>
+      <c r="CA44" s="1" t="n"/>
+      <c r="CB44" s="1" t="n"/>
+      <c r="CC44" s="1" t="n"/>
+      <c r="CD44" s="1" t="n"/>
+      <c r="CE44" s="1" t="n"/>
+      <c r="CF44" s="1" t="n"/>
+      <c r="CG44" s="1" t="n"/>
+      <c r="CH44" s="1" t="n"/>
+      <c r="CI44" s="1" t="n"/>
+      <c r="CJ44" s="1" t="n"/>
+      <c r="CK44" s="1" t="n"/>
+      <c r="CL44" s="1" t="n"/>
+      <c r="CM44" s="1" t="n"/>
+      <c r="CN44" s="1" t="n"/>
+      <c r="CO44" s="1" t="n"/>
+      <c r="CP44" s="1" t="n"/>
+      <c r="CQ44" s="1" t="n"/>
+      <c r="CR44" s="1" t="n"/>
+      <c r="CS44" s="1" t="n"/>
     </row>
-    <row r="45" ht="18.75" customHeight="1" spans="1:97" x14ac:dyDescent="0.25">
-[...96 lines deleted...]
-      <c r="CS45" s="1"/>
+    <row r="45" ht="18.75" customHeight="1">
+      <c r="A45" s="1" t="n"/>
+      <c r="B45" s="1" t="n"/>
+      <c r="C45" s="1" t="n"/>
+      <c r="D45" s="1" t="n"/>
+      <c r="E45" s="1" t="n"/>
+      <c r="F45" s="1" t="n"/>
+      <c r="G45" s="1" t="n"/>
+      <c r="H45" s="1" t="n"/>
+      <c r="I45" s="1" t="n"/>
+      <c r="J45" s="1" t="n"/>
+      <c r="K45" s="1" t="n"/>
+      <c r="L45" s="1" t="n"/>
+      <c r="M45" s="1" t="n"/>
+      <c r="N45" s="1" t="n"/>
+      <c r="O45" s="1" t="n"/>
+      <c r="P45" s="1" t="n"/>
+      <c r="Q45" s="1" t="n"/>
+      <c r="R45" s="1" t="n"/>
+      <c r="S45" s="1" t="n"/>
+      <c r="T45" s="1" t="n"/>
+      <c r="U45" s="1" t="n"/>
+      <c r="V45" s="1" t="n"/>
+      <c r="W45" s="1" t="n"/>
+      <c r="X45" s="1" t="n"/>
+      <c r="Y45" s="1" t="n"/>
+      <c r="Z45" s="1" t="n"/>
+      <c r="AA45" s="1" t="n"/>
+      <c r="AB45" s="1" t="n"/>
+      <c r="AC45" s="1" t="n"/>
+      <c r="AD45" s="1" t="n"/>
+      <c r="AE45" s="1" t="n"/>
+      <c r="AF45" s="1" t="n"/>
+      <c r="AG45" s="1" t="n"/>
+      <c r="AH45" s="1" t="n"/>
+      <c r="AI45" s="1" t="n"/>
+      <c r="AJ45" s="1" t="n"/>
+      <c r="AK45" s="1" t="n"/>
+      <c r="AL45" s="1" t="n"/>
+      <c r="AM45" s="1" t="n"/>
+      <c r="AN45" s="1" t="n"/>
+      <c r="AO45" s="1" t="n"/>
+      <c r="AP45" s="1" t="n"/>
+      <c r="AQ45" s="1" t="n"/>
+      <c r="AR45" s="1" t="n"/>
+      <c r="AS45" s="1" t="n"/>
+      <c r="AT45" s="1" t="n"/>
+      <c r="AU45" s="1" t="n"/>
+      <c r="AV45" s="1" t="n"/>
+      <c r="AW45" s="1" t="n"/>
+      <c r="AX45" s="1" t="n"/>
+      <c r="AY45" s="1" t="n"/>
+      <c r="AZ45" s="1" t="n"/>
+      <c r="BA45" s="1" t="n"/>
+      <c r="BB45" s="1" t="n"/>
+      <c r="BC45" s="1" t="n"/>
+      <c r="BD45" s="1" t="n"/>
+      <c r="BE45" s="1" t="n"/>
+      <c r="BF45" s="1" t="n"/>
+      <c r="BG45" s="1" t="n"/>
+      <c r="BH45" s="1" t="n"/>
+      <c r="BI45" s="1" t="n"/>
+      <c r="BJ45" s="1" t="n"/>
+      <c r="BK45" s="1" t="n"/>
+      <c r="BL45" s="1" t="n"/>
+      <c r="BM45" s="1" t="n"/>
+      <c r="BN45" s="1" t="n"/>
+      <c r="BO45" s="1" t="n"/>
+      <c r="BP45" s="1" t="n"/>
+      <c r="BQ45" s="1" t="n"/>
+      <c r="BR45" s="1" t="n"/>
+      <c r="BS45" s="1" t="n"/>
+      <c r="BT45" s="1" t="n"/>
+      <c r="BU45" s="1" t="n"/>
+      <c r="BV45" s="1" t="n"/>
+      <c r="BW45" s="1" t="n"/>
+      <c r="BX45" s="1" t="n"/>
+      <c r="BY45" s="1" t="n"/>
+      <c r="BZ45" s="1" t="n"/>
+      <c r="CA45" s="1" t="n"/>
+      <c r="CB45" s="1" t="n"/>
+      <c r="CC45" s="1" t="n"/>
+      <c r="CD45" s="1" t="n"/>
+      <c r="CE45" s="1" t="n"/>
+      <c r="CF45" s="1" t="n"/>
+      <c r="CG45" s="1" t="n"/>
+      <c r="CH45" s="1" t="n"/>
+      <c r="CI45" s="1" t="n"/>
+      <c r="CJ45" s="1" t="n"/>
+      <c r="CK45" s="1" t="n"/>
+      <c r="CL45" s="1" t="n"/>
+      <c r="CM45" s="1" t="n"/>
+      <c r="CN45" s="1" t="n"/>
+      <c r="CO45" s="1" t="n"/>
+      <c r="CP45" s="1" t="n"/>
+      <c r="CQ45" s="1" t="n"/>
+      <c r="CR45" s="1" t="n"/>
+      <c r="CS45" s="1" t="n"/>
     </row>
-    <row r="46" ht="18.75" customHeight="1" spans="1:97" x14ac:dyDescent="0.25">
-[...96 lines deleted...]
-      <c r="CS46" s="1"/>
+    <row r="46" ht="18.75" customHeight="1">
+      <c r="A46" s="1" t="n"/>
+      <c r="B46" s="1" t="n"/>
+      <c r="C46" s="1" t="n"/>
+      <c r="D46" s="1" t="n"/>
+      <c r="E46" s="1" t="n"/>
+      <c r="F46" s="1" t="n"/>
+      <c r="G46" s="1" t="n"/>
+      <c r="H46" s="1" t="n"/>
+      <c r="I46" s="1" t="n"/>
+      <c r="J46" s="1" t="n"/>
+      <c r="K46" s="1" t="n"/>
+      <c r="L46" s="1" t="n"/>
+      <c r="M46" s="1" t="n"/>
+      <c r="N46" s="1" t="n"/>
+      <c r="O46" s="1" t="n"/>
+      <c r="P46" s="1" t="n"/>
+      <c r="Q46" s="1" t="n"/>
+      <c r="R46" s="1" t="n"/>
+      <c r="S46" s="1" t="n"/>
+      <c r="T46" s="1" t="n"/>
+      <c r="U46" s="1" t="n"/>
+      <c r="V46" s="1" t="n"/>
+      <c r="W46" s="1" t="n"/>
+      <c r="X46" s="1" t="n"/>
+      <c r="Y46" s="1" t="n"/>
+      <c r="Z46" s="1" t="n"/>
+      <c r="AA46" s="1" t="n"/>
+      <c r="AB46" s="1" t="n"/>
+      <c r="AC46" s="1" t="n"/>
+      <c r="AD46" s="1" t="n"/>
+      <c r="AE46" s="1" t="n"/>
+      <c r="AF46" s="1" t="n"/>
+      <c r="AG46" s="1" t="n"/>
+      <c r="AH46" s="1" t="n"/>
+      <c r="AI46" s="1" t="n"/>
+      <c r="AJ46" s="1" t="n"/>
+      <c r="AK46" s="1" t="n"/>
+      <c r="AL46" s="1" t="n"/>
+      <c r="AM46" s="1" t="n"/>
+      <c r="AN46" s="1" t="n"/>
+      <c r="AO46" s="1" t="n"/>
+      <c r="AP46" s="1" t="n"/>
+      <c r="AQ46" s="1" t="n"/>
+      <c r="AR46" s="1" t="n"/>
+      <c r="AS46" s="1" t="n"/>
+      <c r="AT46" s="1" t="n"/>
+      <c r="AU46" s="1" t="n"/>
+      <c r="AV46" s="1" t="n"/>
+      <c r="AW46" s="1" t="n"/>
+      <c r="AX46" s="1" t="n"/>
+      <c r="AY46" s="1" t="n"/>
+      <c r="AZ46" s="1" t="n"/>
+      <c r="BA46" s="1" t="n"/>
+      <c r="BB46" s="1" t="n"/>
+      <c r="BC46" s="1" t="n"/>
+      <c r="BD46" s="1" t="n"/>
+      <c r="BE46" s="1" t="n"/>
+      <c r="BF46" s="1" t="n"/>
+      <c r="BG46" s="1" t="n"/>
+      <c r="BH46" s="1" t="n"/>
+      <c r="BI46" s="1" t="n"/>
+      <c r="BJ46" s="1" t="n"/>
+      <c r="BK46" s="1" t="n"/>
+      <c r="BL46" s="1" t="n"/>
+      <c r="BM46" s="1" t="n"/>
+      <c r="BN46" s="1" t="n"/>
+      <c r="BO46" s="1" t="n"/>
+      <c r="BP46" s="1" t="n"/>
+      <c r="BQ46" s="1" t="n"/>
+      <c r="BR46" s="1" t="n"/>
+      <c r="BS46" s="1" t="n"/>
+      <c r="BT46" s="1" t="n"/>
+      <c r="BU46" s="1" t="n"/>
+      <c r="BV46" s="1" t="n"/>
+      <c r="BW46" s="1" t="n"/>
+      <c r="BX46" s="1" t="n"/>
+      <c r="BY46" s="1" t="n"/>
+      <c r="BZ46" s="1" t="n"/>
+      <c r="CA46" s="1" t="n"/>
+      <c r="CB46" s="1" t="n"/>
+      <c r="CC46" s="1" t="n"/>
+      <c r="CD46" s="1" t="n"/>
+      <c r="CE46" s="1" t="n"/>
+      <c r="CF46" s="1" t="n"/>
+      <c r="CG46" s="1" t="n"/>
+      <c r="CH46" s="1" t="n"/>
+      <c r="CI46" s="1" t="n"/>
+      <c r="CJ46" s="1" t="n"/>
+      <c r="CK46" s="1" t="n"/>
+      <c r="CL46" s="1" t="n"/>
+      <c r="CM46" s="1" t="n"/>
+      <c r="CN46" s="1" t="n"/>
+      <c r="CO46" s="1" t="n"/>
+      <c r="CP46" s="1" t="n"/>
+      <c r="CQ46" s="1" t="n"/>
+      <c r="CR46" s="1" t="n"/>
+      <c r="CS46" s="1" t="n"/>
     </row>
-    <row r="47" ht="18.75" customHeight="1" spans="1:97" x14ac:dyDescent="0.25">
-[...96 lines deleted...]
-      <c r="CS47" s="1"/>
+    <row r="47" ht="18.75" customHeight="1">
+      <c r="A47" s="1" t="n"/>
+      <c r="B47" s="1" t="n"/>
+      <c r="C47" s="1" t="n"/>
+      <c r="D47" s="1" t="n"/>
+      <c r="E47" s="1" t="n"/>
+      <c r="F47" s="1" t="n"/>
+      <c r="G47" s="1" t="n"/>
+      <c r="H47" s="1" t="n"/>
+      <c r="I47" s="1" t="n"/>
+      <c r="J47" s="1" t="n"/>
+      <c r="K47" s="1" t="n"/>
+      <c r="L47" s="1" t="n"/>
+      <c r="M47" s="1" t="n"/>
+      <c r="N47" s="1" t="n"/>
+      <c r="O47" s="1" t="n"/>
+      <c r="P47" s="1" t="n"/>
+      <c r="Q47" s="1" t="n"/>
+      <c r="R47" s="1" t="n"/>
+      <c r="S47" s="1" t="n"/>
+      <c r="T47" s="1" t="n"/>
+      <c r="U47" s="1" t="n"/>
+      <c r="V47" s="1" t="n"/>
+      <c r="W47" s="1" t="n"/>
+      <c r="X47" s="1" t="n"/>
+      <c r="Y47" s="1" t="n"/>
+      <c r="Z47" s="1" t="n"/>
+      <c r="AA47" s="1" t="n"/>
+      <c r="AB47" s="1" t="n"/>
+      <c r="AC47" s="1" t="n"/>
+      <c r="AD47" s="1" t="n"/>
+      <c r="AE47" s="1" t="n"/>
+      <c r="AF47" s="1" t="n"/>
+      <c r="AG47" s="1" t="n"/>
+      <c r="AH47" s="1" t="n"/>
+      <c r="AI47" s="1" t="n"/>
+      <c r="AJ47" s="1" t="n"/>
+      <c r="AK47" s="1" t="n"/>
+      <c r="AL47" s="1" t="n"/>
+      <c r="AM47" s="1" t="n"/>
+      <c r="AN47" s="1" t="n"/>
+      <c r="AO47" s="1" t="n"/>
+      <c r="AP47" s="1" t="n"/>
+      <c r="AQ47" s="1" t="n"/>
+      <c r="AR47" s="1" t="n"/>
+      <c r="AS47" s="1" t="n"/>
+      <c r="AT47" s="1" t="n"/>
+      <c r="AU47" s="1" t="n"/>
+      <c r="AV47" s="1" t="n"/>
+      <c r="AW47" s="1" t="n"/>
+      <c r="AX47" s="1" t="n"/>
+      <c r="AY47" s="1" t="n"/>
+      <c r="AZ47" s="1" t="n"/>
+      <c r="BA47" s="1" t="n"/>
+      <c r="BB47" s="1" t="n"/>
+      <c r="BC47" s="1" t="n"/>
+      <c r="BD47" s="1" t="n"/>
+      <c r="BE47" s="1" t="n"/>
+      <c r="BF47" s="1" t="n"/>
+      <c r="BG47" s="1" t="n"/>
+      <c r="BH47" s="1" t="n"/>
+      <c r="BI47" s="1" t="n"/>
+      <c r="BJ47" s="1" t="n"/>
+      <c r="BK47" s="1" t="n"/>
+      <c r="BL47" s="1" t="n"/>
+      <c r="BM47" s="1" t="n"/>
+      <c r="BN47" s="1" t="n"/>
+      <c r="BO47" s="1" t="n"/>
+      <c r="BP47" s="1" t="n"/>
+      <c r="BQ47" s="1" t="n"/>
+      <c r="BR47" s="1" t="n"/>
+      <c r="BS47" s="1" t="n"/>
+      <c r="BT47" s="1" t="n"/>
+      <c r="BU47" s="1" t="n"/>
+      <c r="BV47" s="1" t="n"/>
+      <c r="BW47" s="1" t="n"/>
+      <c r="BX47" s="1" t="n"/>
+      <c r="BY47" s="1" t="n"/>
+      <c r="BZ47" s="1" t="n"/>
+      <c r="CA47" s="1" t="n"/>
+      <c r="CB47" s="1" t="n"/>
+      <c r="CC47" s="1" t="n"/>
+      <c r="CD47" s="1" t="n"/>
+      <c r="CE47" s="1" t="n"/>
+      <c r="CF47" s="1" t="n"/>
+      <c r="CG47" s="1" t="n"/>
+      <c r="CH47" s="1" t="n"/>
+      <c r="CI47" s="1" t="n"/>
+      <c r="CJ47" s="1" t="n"/>
+      <c r="CK47" s="1" t="n"/>
+      <c r="CL47" s="1" t="n"/>
+      <c r="CM47" s="1" t="n"/>
+      <c r="CN47" s="1" t="n"/>
+      <c r="CO47" s="1" t="n"/>
+      <c r="CP47" s="1" t="n"/>
+      <c r="CQ47" s="1" t="n"/>
+      <c r="CR47" s="1" t="n"/>
+      <c r="CS47" s="1" t="n"/>
     </row>
-    <row r="48" ht="18.75" customHeight="1" spans="1:97" x14ac:dyDescent="0.25">
-[...96 lines deleted...]
-      <c r="CS48" s="1"/>
+    <row r="48" ht="18.75" customHeight="1">
+      <c r="A48" s="1" t="n"/>
+      <c r="B48" s="1" t="n"/>
+      <c r="C48" s="1" t="n"/>
+      <c r="D48" s="1" t="n"/>
+      <c r="E48" s="1" t="n"/>
+      <c r="F48" s="1" t="n"/>
+      <c r="G48" s="1" t="n"/>
+      <c r="H48" s="1" t="n"/>
+      <c r="I48" s="1" t="n"/>
+      <c r="J48" s="1" t="n"/>
+      <c r="K48" s="1" t="n"/>
+      <c r="L48" s="1" t="n"/>
+      <c r="M48" s="1" t="n"/>
+      <c r="N48" s="1" t="n"/>
+      <c r="O48" s="1" t="n"/>
+      <c r="P48" s="1" t="n"/>
+      <c r="Q48" s="1" t="n"/>
+      <c r="R48" s="1" t="n"/>
+      <c r="S48" s="1" t="n"/>
+      <c r="T48" s="1" t="n"/>
+      <c r="U48" s="1" t="n"/>
+      <c r="V48" s="1" t="n"/>
+      <c r="W48" s="1" t="n"/>
+      <c r="X48" s="1" t="n"/>
+      <c r="Y48" s="1" t="n"/>
+      <c r="Z48" s="1" t="n"/>
+      <c r="AA48" s="1" t="n"/>
+      <c r="AB48" s="1" t="n"/>
+      <c r="AC48" s="1" t="n"/>
+      <c r="AD48" s="1" t="n"/>
+      <c r="AE48" s="1" t="n"/>
+      <c r="AF48" s="1" t="n"/>
+      <c r="AG48" s="1" t="n"/>
+      <c r="AH48" s="1" t="n"/>
+      <c r="AI48" s="1" t="n"/>
+      <c r="AJ48" s="1" t="n"/>
+      <c r="AK48" s="1" t="n"/>
+      <c r="AL48" s="1" t="n"/>
+      <c r="AM48" s="1" t="n"/>
+      <c r="AN48" s="1" t="n"/>
+      <c r="AO48" s="1" t="n"/>
+      <c r="AP48" s="1" t="n"/>
+      <c r="AQ48" s="1" t="n"/>
+      <c r="AR48" s="1" t="n"/>
+      <c r="AS48" s="1" t="n"/>
+      <c r="AT48" s="1" t="n"/>
+      <c r="AU48" s="1" t="n"/>
+      <c r="AV48" s="1" t="n"/>
+      <c r="AW48" s="1" t="n"/>
+      <c r="AX48" s="1" t="n"/>
+      <c r="AY48" s="1" t="n"/>
+      <c r="AZ48" s="1" t="n"/>
+      <c r="BA48" s="1" t="n"/>
+      <c r="BB48" s="1" t="n"/>
+      <c r="BC48" s="1" t="n"/>
+      <c r="BD48" s="1" t="n"/>
+      <c r="BE48" s="1" t="n"/>
+      <c r="BF48" s="1" t="n"/>
+      <c r="BG48" s="1" t="n"/>
+      <c r="BH48" s="1" t="n"/>
+      <c r="BI48" s="1" t="n"/>
+      <c r="BJ48" s="1" t="n"/>
+      <c r="BK48" s="1" t="n"/>
+      <c r="BL48" s="1" t="n"/>
+      <c r="BM48" s="1" t="n"/>
+      <c r="BN48" s="1" t="n"/>
+      <c r="BO48" s="1" t="n"/>
+      <c r="BP48" s="1" t="n"/>
+      <c r="BQ48" s="1" t="n"/>
+      <c r="BR48" s="1" t="n"/>
+      <c r="BS48" s="1" t="n"/>
+      <c r="BT48" s="1" t="n"/>
+      <c r="BU48" s="1" t="n"/>
+      <c r="BV48" s="1" t="n"/>
+      <c r="BW48" s="1" t="n"/>
+      <c r="BX48" s="1" t="n"/>
+      <c r="BY48" s="1" t="n"/>
+      <c r="BZ48" s="1" t="n"/>
+      <c r="CA48" s="1" t="n"/>
+      <c r="CB48" s="1" t="n"/>
+      <c r="CC48" s="1" t="n"/>
+      <c r="CD48" s="1" t="n"/>
+      <c r="CE48" s="1" t="n"/>
+      <c r="CF48" s="1" t="n"/>
+      <c r="CG48" s="1" t="n"/>
+      <c r="CH48" s="1" t="n"/>
+      <c r="CI48" s="1" t="n"/>
+      <c r="CJ48" s="1" t="n"/>
+      <c r="CK48" s="1" t="n"/>
+      <c r="CL48" s="1" t="n"/>
+      <c r="CM48" s="1" t="n"/>
+      <c r="CN48" s="1" t="n"/>
+      <c r="CO48" s="1" t="n"/>
+      <c r="CP48" s="1" t="n"/>
+      <c r="CQ48" s="1" t="n"/>
+      <c r="CR48" s="1" t="n"/>
+      <c r="CS48" s="1" t="n"/>
     </row>
-    <row r="49" ht="18.75" customHeight="1" spans="1:97" x14ac:dyDescent="0.25">
-[...96 lines deleted...]
-      <c r="CS49" s="1"/>
+    <row r="49" ht="18.75" customHeight="1">
+      <c r="A49" s="1" t="n"/>
+      <c r="B49" s="1" t="n"/>
+      <c r="C49" s="1" t="n"/>
+      <c r="D49" s="1" t="n"/>
+      <c r="E49" s="1" t="n"/>
+      <c r="F49" s="1" t="n"/>
+      <c r="G49" s="1" t="n"/>
+      <c r="H49" s="1" t="n"/>
+      <c r="I49" s="1" t="n"/>
+      <c r="J49" s="1" t="n"/>
+      <c r="K49" s="1" t="n"/>
+      <c r="L49" s="1" t="n"/>
+      <c r="M49" s="1" t="n"/>
+      <c r="N49" s="1" t="n"/>
+      <c r="O49" s="1" t="n"/>
+      <c r="P49" s="1" t="n"/>
+      <c r="Q49" s="1" t="n"/>
+      <c r="R49" s="1" t="n"/>
+      <c r="S49" s="1" t="n"/>
+      <c r="T49" s="1" t="n"/>
+      <c r="U49" s="1" t="n"/>
+      <c r="V49" s="1" t="n"/>
+      <c r="W49" s="1" t="n"/>
+      <c r="X49" s="1" t="n"/>
+      <c r="Y49" s="1" t="n"/>
+      <c r="Z49" s="1" t="n"/>
+      <c r="AA49" s="1" t="n"/>
+      <c r="AB49" s="1" t="n"/>
+      <c r="AC49" s="1" t="n"/>
+      <c r="AD49" s="1" t="n"/>
+      <c r="AE49" s="1" t="n"/>
+      <c r="AF49" s="1" t="n"/>
+      <c r="AG49" s="1" t="n"/>
+      <c r="AH49" s="1" t="n"/>
+      <c r="AI49" s="1" t="n"/>
+      <c r="AJ49" s="1" t="n"/>
+      <c r="AK49" s="1" t="n"/>
+      <c r="AL49" s="1" t="n"/>
+      <c r="AM49" s="1" t="n"/>
+      <c r="AN49" s="1" t="n"/>
+      <c r="AO49" s="1" t="n"/>
+      <c r="AP49" s="1" t="n"/>
+      <c r="AQ49" s="1" t="n"/>
+      <c r="AR49" s="1" t="n"/>
+      <c r="AS49" s="1" t="n"/>
+      <c r="AT49" s="1" t="n"/>
+      <c r="AU49" s="1" t="n"/>
+      <c r="AV49" s="1" t="n"/>
+      <c r="AW49" s="1" t="n"/>
+      <c r="AX49" s="1" t="n"/>
+      <c r="AY49" s="1" t="n"/>
+      <c r="AZ49" s="1" t="n"/>
+      <c r="BA49" s="1" t="n"/>
+      <c r="BB49" s="1" t="n"/>
+      <c r="BC49" s="1" t="n"/>
+      <c r="BD49" s="1" t="n"/>
+      <c r="BE49" s="1" t="n"/>
+      <c r="BF49" s="1" t="n"/>
+      <c r="BG49" s="1" t="n"/>
+      <c r="BH49" s="1" t="n"/>
+      <c r="BI49" s="1" t="n"/>
+      <c r="BJ49" s="1" t="n"/>
+      <c r="BK49" s="1" t="n"/>
+      <c r="BL49" s="1" t="n"/>
+      <c r="BM49" s="1" t="n"/>
+      <c r="BN49" s="1" t="n"/>
+      <c r="BO49" s="1" t="n"/>
+      <c r="BP49" s="1" t="n"/>
+      <c r="BQ49" s="1" t="n"/>
+      <c r="BR49" s="1" t="n"/>
+      <c r="BS49" s="1" t="n"/>
+      <c r="BT49" s="1" t="n"/>
+      <c r="BU49" s="1" t="n"/>
+      <c r="BV49" s="1" t="n"/>
+      <c r="BW49" s="1" t="n"/>
+      <c r="BX49" s="1" t="n"/>
+      <c r="BY49" s="1" t="n"/>
+      <c r="BZ49" s="1" t="n"/>
+      <c r="CA49" s="1" t="n"/>
+      <c r="CB49" s="1" t="n"/>
+      <c r="CC49" s="1" t="n"/>
+      <c r="CD49" s="1" t="n"/>
+      <c r="CE49" s="1" t="n"/>
+      <c r="CF49" s="1" t="n"/>
+      <c r="CG49" s="1" t="n"/>
+      <c r="CH49" s="1" t="n"/>
+      <c r="CI49" s="1" t="n"/>
+      <c r="CJ49" s="1" t="n"/>
+      <c r="CK49" s="1" t="n"/>
+      <c r="CL49" s="1" t="n"/>
+      <c r="CM49" s="1" t="n"/>
+      <c r="CN49" s="1" t="n"/>
+      <c r="CO49" s="1" t="n"/>
+      <c r="CP49" s="1" t="n"/>
+      <c r="CQ49" s="1" t="n"/>
+      <c r="CR49" s="1" t="n"/>
+      <c r="CS49" s="1" t="n"/>
     </row>
-    <row r="50" ht="18.75" customHeight="1" spans="1:97" x14ac:dyDescent="0.25">
-[...96 lines deleted...]
-      <c r="CS50" s="1"/>
+    <row r="50" ht="18.75" customHeight="1">
+      <c r="A50" s="1" t="n"/>
+      <c r="B50" s="1" t="n"/>
+      <c r="C50" s="1" t="n"/>
+      <c r="D50" s="1" t="n"/>
+      <c r="E50" s="1" t="n"/>
+      <c r="F50" s="1" t="n"/>
+      <c r="G50" s="1" t="n"/>
+      <c r="H50" s="1" t="n"/>
+      <c r="I50" s="1" t="n"/>
+      <c r="J50" s="1" t="n"/>
+      <c r="K50" s="1" t="n"/>
+      <c r="L50" s="1" t="n"/>
+      <c r="M50" s="1" t="n"/>
+      <c r="N50" s="1" t="n"/>
+      <c r="O50" s="1" t="n"/>
+      <c r="P50" s="1" t="n"/>
+      <c r="Q50" s="1" t="n"/>
+      <c r="R50" s="1" t="n"/>
+      <c r="S50" s="1" t="n"/>
+      <c r="T50" s="1" t="n"/>
+      <c r="U50" s="1" t="n"/>
+      <c r="V50" s="1" t="n"/>
+      <c r="W50" s="1" t="n"/>
+      <c r="X50" s="1" t="n"/>
+      <c r="Y50" s="1" t="n"/>
+      <c r="Z50" s="1" t="n"/>
+      <c r="AA50" s="1" t="n"/>
+      <c r="AB50" s="1" t="n"/>
+      <c r="AC50" s="1" t="n"/>
+      <c r="AD50" s="1" t="n"/>
+      <c r="AE50" s="1" t="n"/>
+      <c r="AF50" s="1" t="n"/>
+      <c r="AG50" s="1" t="n"/>
+      <c r="AH50" s="1" t="n"/>
+      <c r="AI50" s="1" t="n"/>
+      <c r="AJ50" s="1" t="n"/>
+      <c r="AK50" s="1" t="n"/>
+      <c r="AL50" s="1" t="n"/>
+      <c r="AM50" s="1" t="n"/>
+      <c r="AN50" s="1" t="n"/>
+      <c r="AO50" s="1" t="n"/>
+      <c r="AP50" s="1" t="n"/>
+      <c r="AQ50" s="1" t="n"/>
+      <c r="AR50" s="1" t="n"/>
+      <c r="AS50" s="1" t="n"/>
+      <c r="AT50" s="1" t="n"/>
+      <c r="AU50" s="1" t="n"/>
+      <c r="AV50" s="1" t="n"/>
+      <c r="AW50" s="1" t="n"/>
+      <c r="AX50" s="1" t="n"/>
+      <c r="AY50" s="1" t="n"/>
+      <c r="AZ50" s="1" t="n"/>
+      <c r="BA50" s="1" t="n"/>
+      <c r="BB50" s="1" t="n"/>
+      <c r="BC50" s="1" t="n"/>
+      <c r="BD50" s="1" t="n"/>
+      <c r="BE50" s="1" t="n"/>
+      <c r="BF50" s="1" t="n"/>
+      <c r="BG50" s="1" t="n"/>
+      <c r="BH50" s="1" t="n"/>
+      <c r="BI50" s="1" t="n"/>
+      <c r="BJ50" s="1" t="n"/>
+      <c r="BK50" s="1" t="n"/>
+      <c r="BL50" s="1" t="n"/>
+      <c r="BM50" s="1" t="n"/>
+      <c r="BN50" s="1" t="n"/>
+      <c r="BO50" s="1" t="n"/>
+      <c r="BP50" s="1" t="n"/>
+      <c r="BQ50" s="1" t="n"/>
+      <c r="BR50" s="1" t="n"/>
+      <c r="BS50" s="1" t="n"/>
+      <c r="BT50" s="1" t="n"/>
+      <c r="BU50" s="1" t="n"/>
+      <c r="BV50" s="1" t="n"/>
+      <c r="BW50" s="1" t="n"/>
+      <c r="BX50" s="1" t="n"/>
+      <c r="BY50" s="1" t="n"/>
+      <c r="BZ50" s="1" t="n"/>
+      <c r="CA50" s="1" t="n"/>
+      <c r="CB50" s="1" t="n"/>
+      <c r="CC50" s="1" t="n"/>
+      <c r="CD50" s="1" t="n"/>
+      <c r="CE50" s="1" t="n"/>
+      <c r="CF50" s="1" t="n"/>
+      <c r="CG50" s="1" t="n"/>
+      <c r="CH50" s="1" t="n"/>
+      <c r="CI50" s="1" t="n"/>
+      <c r="CJ50" s="1" t="n"/>
+      <c r="CK50" s="1" t="n"/>
+      <c r="CL50" s="1" t="n"/>
+      <c r="CM50" s="1" t="n"/>
+      <c r="CN50" s="1" t="n"/>
+      <c r="CO50" s="1" t="n"/>
+      <c r="CP50" s="1" t="n"/>
+      <c r="CQ50" s="1" t="n"/>
+      <c r="CR50" s="1" t="n"/>
+      <c r="CS50" s="1" t="n"/>
     </row>
-    <row r="51" ht="18.75" customHeight="1" spans="1:97" x14ac:dyDescent="0.25">
-[...96 lines deleted...]
-      <c r="CS51" s="1"/>
+    <row r="51" ht="18.75" customHeight="1">
+      <c r="A51" s="1" t="n"/>
+      <c r="B51" s="1" t="n"/>
+      <c r="C51" s="1" t="n"/>
+      <c r="D51" s="1" t="n"/>
+      <c r="E51" s="1" t="n"/>
+      <c r="F51" s="1" t="n"/>
+      <c r="G51" s="1" t="n"/>
+      <c r="H51" s="1" t="n"/>
+      <c r="I51" s="1" t="n"/>
+      <c r="J51" s="1" t="n"/>
+      <c r="K51" s="1" t="n"/>
+      <c r="L51" s="1" t="n"/>
+      <c r="M51" s="1" t="n"/>
+      <c r="N51" s="1" t="n"/>
+      <c r="O51" s="1" t="n"/>
+      <c r="P51" s="1" t="n"/>
+      <c r="Q51" s="1" t="n"/>
+      <c r="R51" s="1" t="n"/>
+      <c r="S51" s="1" t="n"/>
+      <c r="T51" s="1" t="n"/>
+      <c r="U51" s="1" t="n"/>
+      <c r="V51" s="1" t="n"/>
+      <c r="W51" s="1" t="n"/>
+      <c r="X51" s="1" t="n"/>
+      <c r="Y51" s="1" t="n"/>
+      <c r="Z51" s="1" t="n"/>
+      <c r="AA51" s="1" t="n"/>
+      <c r="AB51" s="1" t="n"/>
+      <c r="AC51" s="1" t="n"/>
+      <c r="AD51" s="1" t="n"/>
+      <c r="AE51" s="1" t="n"/>
+      <c r="AF51" s="1" t="n"/>
+      <c r="AG51" s="1" t="n"/>
+      <c r="AH51" s="1" t="n"/>
+      <c r="AI51" s="1" t="n"/>
+      <c r="AJ51" s="1" t="n"/>
+      <c r="AK51" s="1" t="n"/>
+      <c r="AL51" s="1" t="n"/>
+      <c r="AM51" s="1" t="n"/>
+      <c r="AN51" s="1" t="n"/>
+      <c r="AO51" s="1" t="n"/>
+      <c r="AP51" s="1" t="n"/>
+      <c r="AQ51" s="1" t="n"/>
+      <c r="AR51" s="1" t="n"/>
+      <c r="AS51" s="1" t="n"/>
+      <c r="AT51" s="1" t="n"/>
+      <c r="AU51" s="1" t="n"/>
+      <c r="AV51" s="1" t="n"/>
+      <c r="AW51" s="1" t="n"/>
+      <c r="AX51" s="1" t="n"/>
+      <c r="AY51" s="1" t="n"/>
+      <c r="AZ51" s="1" t="n"/>
+      <c r="BA51" s="1" t="n"/>
+      <c r="BB51" s="1" t="n"/>
+      <c r="BC51" s="1" t="n"/>
+      <c r="BD51" s="1" t="n"/>
+      <c r="BE51" s="1" t="n"/>
+      <c r="BF51" s="1" t="n"/>
+      <c r="BG51" s="1" t="n"/>
+      <c r="BH51" s="1" t="n"/>
+      <c r="BI51" s="1" t="n"/>
+      <c r="BJ51" s="1" t="n"/>
+      <c r="BK51" s="1" t="n"/>
+      <c r="BL51" s="1" t="n"/>
+      <c r="BM51" s="1" t="n"/>
+      <c r="BN51" s="1" t="n"/>
+      <c r="BO51" s="1" t="n"/>
+      <c r="BP51" s="1" t="n"/>
+      <c r="BQ51" s="1" t="n"/>
+      <c r="BR51" s="1" t="n"/>
+      <c r="BS51" s="1" t="n"/>
+      <c r="BT51" s="1" t="n"/>
+      <c r="BU51" s="1" t="n"/>
+      <c r="BV51" s="1" t="n"/>
+      <c r="BW51" s="1" t="n"/>
+      <c r="BX51" s="1" t="n"/>
+      <c r="BY51" s="1" t="n"/>
+      <c r="BZ51" s="1" t="n"/>
+      <c r="CA51" s="1" t="n"/>
+      <c r="CB51" s="1" t="n"/>
+      <c r="CC51" s="1" t="n"/>
+      <c r="CD51" s="1" t="n"/>
+      <c r="CE51" s="1" t="n"/>
+      <c r="CF51" s="1" t="n"/>
+      <c r="CG51" s="1" t="n"/>
+      <c r="CH51" s="1" t="n"/>
+      <c r="CI51" s="1" t="n"/>
+      <c r="CJ51" s="1" t="n"/>
+      <c r="CK51" s="1" t="n"/>
+      <c r="CL51" s="1" t="n"/>
+      <c r="CM51" s="1" t="n"/>
+      <c r="CN51" s="1" t="n"/>
+      <c r="CO51" s="1" t="n"/>
+      <c r="CP51" s="1" t="n"/>
+      <c r="CQ51" s="1" t="n"/>
+      <c r="CR51" s="1" t="n"/>
+      <c r="CS51" s="1" t="n"/>
     </row>
-    <row r="52" ht="18.75" customHeight="1" spans="1:97" x14ac:dyDescent="0.25">
-[...96 lines deleted...]
-      <c r="CS52" s="1"/>
+    <row r="52" ht="18.75" customHeight="1">
+      <c r="A52" s="1" t="n"/>
+      <c r="B52" s="1" t="n"/>
+      <c r="C52" s="1" t="n"/>
+      <c r="D52" s="1" t="n"/>
+      <c r="E52" s="1" t="n"/>
+      <c r="F52" s="1" t="n"/>
+      <c r="G52" s="1" t="n"/>
+      <c r="H52" s="1" t="n"/>
+      <c r="I52" s="1" t="n"/>
+      <c r="J52" s="1" t="n"/>
+      <c r="K52" s="1" t="n"/>
+      <c r="L52" s="1" t="n"/>
+      <c r="M52" s="1" t="n"/>
+      <c r="N52" s="1" t="n"/>
+      <c r="O52" s="1" t="n"/>
+      <c r="P52" s="1" t="n"/>
+      <c r="Q52" s="1" t="n"/>
+      <c r="R52" s="1" t="n"/>
+      <c r="S52" s="1" t="n"/>
+      <c r="T52" s="1" t="n"/>
+      <c r="U52" s="1" t="n"/>
+      <c r="V52" s="1" t="n"/>
+      <c r="W52" s="1" t="n"/>
+      <c r="X52" s="1" t="n"/>
+      <c r="Y52" s="1" t="n"/>
+      <c r="Z52" s="1" t="n"/>
+      <c r="AA52" s="1" t="n"/>
+      <c r="AB52" s="1" t="n"/>
+      <c r="AC52" s="1" t="n"/>
+      <c r="AD52" s="1" t="n"/>
+      <c r="AE52" s="1" t="n"/>
+      <c r="AF52" s="1" t="n"/>
+      <c r="AG52" s="1" t="n"/>
+      <c r="AH52" s="1" t="n"/>
+      <c r="AI52" s="1" t="n"/>
+      <c r="AJ52" s="1" t="n"/>
+      <c r="AK52" s="1" t="n"/>
+      <c r="AL52" s="1" t="n"/>
+      <c r="AM52" s="1" t="n"/>
+      <c r="AN52" s="1" t="n"/>
+      <c r="AO52" s="1" t="n"/>
+      <c r="AP52" s="1" t="n"/>
+      <c r="AQ52" s="1" t="n"/>
+      <c r="AR52" s="1" t="n"/>
+      <c r="AS52" s="1" t="n"/>
+      <c r="AT52" s="1" t="n"/>
+      <c r="AU52" s="1" t="n"/>
+      <c r="AV52" s="1" t="n"/>
+      <c r="AW52" s="1" t="n"/>
+      <c r="AX52" s="1" t="n"/>
+      <c r="AY52" s="1" t="n"/>
+      <c r="AZ52" s="1" t="n"/>
+      <c r="BA52" s="1" t="n"/>
+      <c r="BB52" s="1" t="n"/>
+      <c r="BC52" s="1" t="n"/>
+      <c r="BD52" s="1" t="n"/>
+      <c r="BE52" s="1" t="n"/>
+      <c r="BF52" s="1" t="n"/>
+      <c r="BG52" s="1" t="n"/>
+      <c r="BH52" s="1" t="n"/>
+      <c r="BI52" s="1" t="n"/>
+      <c r="BJ52" s="1" t="n"/>
+      <c r="BK52" s="1" t="n"/>
+      <c r="BL52" s="1" t="n"/>
+      <c r="BM52" s="1" t="n"/>
+      <c r="BN52" s="1" t="n"/>
+      <c r="BO52" s="1" t="n"/>
+      <c r="BP52" s="1" t="n"/>
+      <c r="BQ52" s="1" t="n"/>
+      <c r="BR52" s="1" t="n"/>
+      <c r="BS52" s="1" t="n"/>
+      <c r="BT52" s="1" t="n"/>
+      <c r="BU52" s="1" t="n"/>
+      <c r="BV52" s="1" t="n"/>
+      <c r="BW52" s="1" t="n"/>
+      <c r="BX52" s="1" t="n"/>
+      <c r="BY52" s="1" t="n"/>
+      <c r="BZ52" s="1" t="n"/>
+      <c r="CA52" s="1" t="n"/>
+      <c r="CB52" s="1" t="n"/>
+      <c r="CC52" s="1" t="n"/>
+      <c r="CD52" s="1" t="n"/>
+      <c r="CE52" s="1" t="n"/>
+      <c r="CF52" s="1" t="n"/>
+      <c r="CG52" s="1" t="n"/>
+      <c r="CH52" s="1" t="n"/>
+      <c r="CI52" s="1" t="n"/>
+      <c r="CJ52" s="1" t="n"/>
+      <c r="CK52" s="1" t="n"/>
+      <c r="CL52" s="1" t="n"/>
+      <c r="CM52" s="1" t="n"/>
+      <c r="CN52" s="1" t="n"/>
+      <c r="CO52" s="1" t="n"/>
+      <c r="CP52" s="1" t="n"/>
+      <c r="CQ52" s="1" t="n"/>
+      <c r="CR52" s="1" t="n"/>
+      <c r="CS52" s="1" t="n"/>
     </row>
-    <row r="53" ht="18.75" customHeight="1" spans="1:97" x14ac:dyDescent="0.25">
-[...96 lines deleted...]
-      <c r="CS53" s="1"/>
+    <row r="53" ht="18.75" customHeight="1">
+      <c r="A53" s="1" t="n"/>
+      <c r="B53" s="1" t="n"/>
+      <c r="C53" s="1" t="n"/>
+      <c r="D53" s="1" t="n"/>
+      <c r="E53" s="1" t="n"/>
+      <c r="F53" s="1" t="n"/>
+      <c r="G53" s="1" t="n"/>
+      <c r="H53" s="1" t="n"/>
+      <c r="I53" s="1" t="n"/>
+      <c r="J53" s="1" t="n"/>
+      <c r="K53" s="1" t="n"/>
+      <c r="L53" s="1" t="n"/>
+      <c r="M53" s="1" t="n"/>
+      <c r="N53" s="1" t="n"/>
+      <c r="O53" s="1" t="n"/>
+      <c r="P53" s="1" t="n"/>
+      <c r="Q53" s="1" t="n"/>
+      <c r="R53" s="1" t="n"/>
+      <c r="S53" s="1" t="n"/>
+      <c r="T53" s="1" t="n"/>
+      <c r="U53" s="1" t="n"/>
+      <c r="V53" s="1" t="n"/>
+      <c r="W53" s="1" t="n"/>
+      <c r="X53" s="1" t="n"/>
+      <c r="Y53" s="1" t="n"/>
+      <c r="Z53" s="1" t="n"/>
+      <c r="AA53" s="1" t="n"/>
+      <c r="AB53" s="1" t="n"/>
+      <c r="AC53" s="1" t="n"/>
+      <c r="AD53" s="1" t="n"/>
+      <c r="AE53" s="1" t="n"/>
+      <c r="AF53" s="1" t="n"/>
+      <c r="AG53" s="1" t="n"/>
+      <c r="AH53" s="1" t="n"/>
+      <c r="AI53" s="1" t="n"/>
+      <c r="AJ53" s="1" t="n"/>
+      <c r="AK53" s="1" t="n"/>
+      <c r="AL53" s="1" t="n"/>
+      <c r="AM53" s="1" t="n"/>
+      <c r="AN53" s="1" t="n"/>
+      <c r="AO53" s="1" t="n"/>
+      <c r="AP53" s="1" t="n"/>
+      <c r="AQ53" s="1" t="n"/>
+      <c r="AR53" s="1" t="n"/>
+      <c r="AS53" s="1" t="n"/>
+      <c r="AT53" s="1" t="n"/>
+      <c r="AU53" s="1" t="n"/>
+      <c r="AV53" s="1" t="n"/>
+      <c r="AW53" s="1" t="n"/>
+      <c r="AX53" s="1" t="n"/>
+      <c r="AY53" s="1" t="n"/>
+      <c r="AZ53" s="1" t="n"/>
+      <c r="BA53" s="1" t="n"/>
+      <c r="BB53" s="1" t="n"/>
+      <c r="BC53" s="1" t="n"/>
+      <c r="BD53" s="1" t="n"/>
+      <c r="BE53" s="1" t="n"/>
+      <c r="BF53" s="1" t="n"/>
+      <c r="BG53" s="1" t="n"/>
+      <c r="BH53" s="1" t="n"/>
+      <c r="BI53" s="1" t="n"/>
+      <c r="BJ53" s="1" t="n"/>
+      <c r="BK53" s="1" t="n"/>
+      <c r="BL53" s="1" t="n"/>
+      <c r="BM53" s="1" t="n"/>
+      <c r="BN53" s="1" t="n"/>
+      <c r="BO53" s="1" t="n"/>
+      <c r="BP53" s="1" t="n"/>
+      <c r="BQ53" s="1" t="n"/>
+      <c r="BR53" s="1" t="n"/>
+      <c r="BS53" s="1" t="n"/>
+      <c r="BT53" s="1" t="n"/>
+      <c r="BU53" s="1" t="n"/>
+      <c r="BV53" s="1" t="n"/>
+      <c r="BW53" s="1" t="n"/>
+      <c r="BX53" s="1" t="n"/>
+      <c r="BY53" s="1" t="n"/>
+      <c r="BZ53" s="1" t="n"/>
+      <c r="CA53" s="1" t="n"/>
+      <c r="CB53" s="1" t="n"/>
+      <c r="CC53" s="1" t="n"/>
+      <c r="CD53" s="1" t="n"/>
+      <c r="CE53" s="1" t="n"/>
+      <c r="CF53" s="1" t="n"/>
+      <c r="CG53" s="1" t="n"/>
+      <c r="CH53" s="1" t="n"/>
+      <c r="CI53" s="1" t="n"/>
+      <c r="CJ53" s="1" t="n"/>
+      <c r="CK53" s="1" t="n"/>
+      <c r="CL53" s="1" t="n"/>
+      <c r="CM53" s="1" t="n"/>
+      <c r="CN53" s="1" t="n"/>
+      <c r="CO53" s="1" t="n"/>
+      <c r="CP53" s="1" t="n"/>
+      <c r="CQ53" s="1" t="n"/>
+      <c r="CR53" s="1" t="n"/>
+      <c r="CS53" s="1" t="n"/>
     </row>
-    <row r="54" ht="18.75" customHeight="1" spans="1:97" x14ac:dyDescent="0.25">
-[...96 lines deleted...]
-      <c r="CS54" s="1"/>
+    <row r="54" ht="18.75" customHeight="1">
+      <c r="A54" s="1" t="n"/>
+      <c r="B54" s="1" t="n"/>
+      <c r="C54" s="1" t="n"/>
+      <c r="D54" s="1" t="n"/>
+      <c r="E54" s="1" t="n"/>
+      <c r="F54" s="1" t="n"/>
+      <c r="G54" s="1" t="n"/>
+      <c r="H54" s="1" t="n"/>
+      <c r="I54" s="1" t="n"/>
+      <c r="J54" s="1" t="n"/>
+      <c r="K54" s="1" t="n"/>
+      <c r="L54" s="1" t="n"/>
+      <c r="M54" s="1" t="n"/>
+      <c r="N54" s="1" t="n"/>
+      <c r="O54" s="1" t="n"/>
+      <c r="P54" s="1" t="n"/>
+      <c r="Q54" s="1" t="n"/>
+      <c r="R54" s="1" t="n"/>
+      <c r="S54" s="1" t="n"/>
+      <c r="T54" s="1" t="n"/>
+      <c r="U54" s="1" t="n"/>
+      <c r="V54" s="1" t="n"/>
+      <c r="W54" s="1" t="n"/>
+      <c r="X54" s="1" t="n"/>
+      <c r="Y54" s="1" t="n"/>
+      <c r="Z54" s="1" t="n"/>
+      <c r="AA54" s="1" t="n"/>
+      <c r="AB54" s="1" t="n"/>
+      <c r="AC54" s="1" t="n"/>
+      <c r="AD54" s="1" t="n"/>
+      <c r="AE54" s="1" t="n"/>
+      <c r="AF54" s="1" t="n"/>
+      <c r="AG54" s="1" t="n"/>
+      <c r="AH54" s="1" t="n"/>
+      <c r="AI54" s="1" t="n"/>
+      <c r="AJ54" s="1" t="n"/>
+      <c r="AK54" s="1" t="n"/>
+      <c r="AL54" s="1" t="n"/>
+      <c r="AM54" s="1" t="n"/>
+      <c r="AN54" s="1" t="n"/>
+      <c r="AO54" s="1" t="n"/>
+      <c r="AP54" s="1" t="n"/>
+      <c r="AQ54" s="1" t="n"/>
+      <c r="AR54" s="1" t="n"/>
+      <c r="AS54" s="1" t="n"/>
+      <c r="AT54" s="1" t="n"/>
+      <c r="AU54" s="1" t="n"/>
+      <c r="AV54" s="1" t="n"/>
+      <c r="AW54" s="1" t="n"/>
+      <c r="AX54" s="1" t="n"/>
+      <c r="AY54" s="1" t="n"/>
+      <c r="AZ54" s="1" t="n"/>
+      <c r="BA54" s="1" t="n"/>
+      <c r="BB54" s="1" t="n"/>
+      <c r="BC54" s="1" t="n"/>
+      <c r="BD54" s="1" t="n"/>
+      <c r="BE54" s="1" t="n"/>
+      <c r="BF54" s="1" t="n"/>
+      <c r="BG54" s="1" t="n"/>
+      <c r="BH54" s="1" t="n"/>
+      <c r="BI54" s="1" t="n"/>
+      <c r="BJ54" s="1" t="n"/>
+      <c r="BK54" s="1" t="n"/>
+      <c r="BL54" s="1" t="n"/>
+      <c r="BM54" s="1" t="n"/>
+      <c r="BN54" s="1" t="n"/>
+      <c r="BO54" s="1" t="n"/>
+      <c r="BP54" s="1" t="n"/>
+      <c r="BQ54" s="1" t="n"/>
+      <c r="BR54" s="1" t="n"/>
+      <c r="BS54" s="1" t="n"/>
+      <c r="BT54" s="1" t="n"/>
+      <c r="BU54" s="1" t="n"/>
+      <c r="BV54" s="1" t="n"/>
+      <c r="BW54" s="1" t="n"/>
+      <c r="BX54" s="1" t="n"/>
+      <c r="BY54" s="1" t="n"/>
+      <c r="BZ54" s="1" t="n"/>
+      <c r="CA54" s="1" t="n"/>
+      <c r="CB54" s="1" t="n"/>
+      <c r="CC54" s="1" t="n"/>
+      <c r="CD54" s="1" t="n"/>
+      <c r="CE54" s="1" t="n"/>
+      <c r="CF54" s="1" t="n"/>
+      <c r="CG54" s="1" t="n"/>
+      <c r="CH54" s="1" t="n"/>
+      <c r="CI54" s="1" t="n"/>
+      <c r="CJ54" s="1" t="n"/>
+      <c r="CK54" s="1" t="n"/>
+      <c r="CL54" s="1" t="n"/>
+      <c r="CM54" s="1" t="n"/>
+      <c r="CN54" s="1" t="n"/>
+      <c r="CO54" s="1" t="n"/>
+      <c r="CP54" s="1" t="n"/>
+      <c r="CQ54" s="1" t="n"/>
+      <c r="CR54" s="1" t="n"/>
+      <c r="CS54" s="1" t="n"/>
     </row>
-    <row r="55" ht="15" customHeight="1" spans="1:97" x14ac:dyDescent="0.25">
-[...96 lines deleted...]
-      <c r="CS55" s="1"/>
+    <row r="55" ht="15" customHeight="1">
+      <c r="A55" s="1" t="n"/>
+      <c r="B55" s="1" t="n"/>
+      <c r="C55" s="1" t="n"/>
+      <c r="D55" s="1" t="n"/>
+      <c r="E55" s="1" t="n"/>
+      <c r="F55" s="1" t="n"/>
+      <c r="G55" s="1" t="n"/>
+      <c r="H55" s="1" t="n"/>
+      <c r="I55" s="1" t="n"/>
+      <c r="J55" s="1" t="n"/>
+      <c r="K55" s="1" t="n"/>
+      <c r="L55" s="1" t="n"/>
+      <c r="M55" s="1" t="n"/>
+      <c r="N55" s="1" t="n"/>
+      <c r="O55" s="1" t="n"/>
+      <c r="P55" s="1" t="n"/>
+      <c r="Q55" s="1" t="n"/>
+      <c r="R55" s="1" t="n"/>
+      <c r="S55" s="1" t="n"/>
+      <c r="T55" s="1" t="n"/>
+      <c r="U55" s="1" t="n"/>
+      <c r="V55" s="1" t="n"/>
+      <c r="W55" s="1" t="n"/>
+      <c r="X55" s="1" t="n"/>
+      <c r="Y55" s="1" t="n"/>
+      <c r="Z55" s="1" t="n"/>
+      <c r="AA55" s="1" t="n"/>
+      <c r="AB55" s="1" t="n"/>
+      <c r="AC55" s="1" t="n"/>
+      <c r="AD55" s="1" t="n"/>
+      <c r="AE55" s="1" t="n"/>
+      <c r="AF55" s="1" t="n"/>
+      <c r="AG55" s="1" t="n"/>
+      <c r="AH55" s="1" t="n"/>
+      <c r="AI55" s="1" t="n"/>
+      <c r="AJ55" s="1" t="n"/>
+      <c r="AK55" s="1" t="n"/>
+      <c r="AL55" s="1" t="n"/>
+      <c r="AM55" s="1" t="n"/>
+      <c r="AN55" s="1" t="n"/>
+      <c r="AO55" s="1" t="n"/>
+      <c r="AP55" s="1" t="n"/>
+      <c r="AQ55" s="1" t="n"/>
+      <c r="AR55" s="1" t="n"/>
+      <c r="AS55" s="1" t="n"/>
+      <c r="AT55" s="1" t="n"/>
+      <c r="AU55" s="1" t="n"/>
+      <c r="AV55" s="1" t="n"/>
+      <c r="AW55" s="1" t="n"/>
+      <c r="AX55" s="1" t="n"/>
+      <c r="AY55" s="1" t="n"/>
+      <c r="AZ55" s="1" t="n"/>
+      <c r="BA55" s="1" t="n"/>
+      <c r="BB55" s="1" t="n"/>
+      <c r="BC55" s="1" t="n"/>
+      <c r="BD55" s="1" t="n"/>
+      <c r="BE55" s="1" t="n"/>
+      <c r="BF55" s="1" t="n"/>
+      <c r="BG55" s="1" t="n"/>
+      <c r="BH55" s="1" t="n"/>
+      <c r="BI55" s="1" t="n"/>
+      <c r="BJ55" s="1" t="n"/>
+      <c r="BK55" s="1" t="n"/>
+      <c r="BL55" s="1" t="n"/>
+      <c r="BM55" s="1" t="n"/>
+      <c r="BN55" s="1" t="n"/>
+      <c r="BO55" s="1" t="n"/>
+      <c r="BP55" s="1" t="n"/>
+      <c r="BQ55" s="1" t="n"/>
+      <c r="BR55" s="1" t="n"/>
+      <c r="BS55" s="1" t="n"/>
+      <c r="BT55" s="1" t="n"/>
+      <c r="BU55" s="1" t="n"/>
+      <c r="BV55" s="1" t="n"/>
+      <c r="BW55" s="1" t="n"/>
+      <c r="BX55" s="1" t="n"/>
+      <c r="BY55" s="1" t="n"/>
+      <c r="BZ55" s="1" t="n"/>
+      <c r="CA55" s="1" t="n"/>
+      <c r="CB55" s="1" t="n"/>
+      <c r="CC55" s="1" t="n"/>
+      <c r="CD55" s="1" t="n"/>
+      <c r="CE55" s="1" t="n"/>
+      <c r="CF55" s="1" t="n"/>
+      <c r="CG55" s="1" t="n"/>
+      <c r="CH55" s="1" t="n"/>
+      <c r="CI55" s="1" t="n"/>
+      <c r="CJ55" s="1" t="n"/>
+      <c r="CK55" s="1" t="n"/>
+      <c r="CL55" s="1" t="n"/>
+      <c r="CM55" s="1" t="n"/>
+      <c r="CN55" s="1" t="n"/>
+      <c r="CO55" s="1" t="n"/>
+      <c r="CP55" s="1" t="n"/>
+      <c r="CQ55" s="1" t="n"/>
+      <c r="CR55" s="1" t="n"/>
+      <c r="CS55" s="1" t="n"/>
     </row>
-    <row r="56" ht="15" customHeight="1" spans="1:97" x14ac:dyDescent="0.25">
-[...96 lines deleted...]
-      <c r="CS56" s="1"/>
+    <row r="56" ht="15" customHeight="1">
+      <c r="A56" s="1" t="n"/>
+      <c r="B56" s="1" t="n"/>
+      <c r="C56" s="1" t="n"/>
+      <c r="D56" s="1" t="n"/>
+      <c r="E56" s="1" t="n"/>
+      <c r="F56" s="1" t="n"/>
+      <c r="G56" s="1" t="n"/>
+      <c r="H56" s="1" t="n"/>
+      <c r="I56" s="1" t="n"/>
+      <c r="J56" s="1" t="n"/>
+      <c r="K56" s="1" t="n"/>
+      <c r="L56" s="1" t="n"/>
+      <c r="M56" s="1" t="n"/>
+      <c r="N56" s="1" t="n"/>
+      <c r="O56" s="1" t="n"/>
+      <c r="P56" s="1" t="n"/>
+      <c r="Q56" s="1" t="n"/>
+      <c r="R56" s="1" t="n"/>
+      <c r="S56" s="1" t="n"/>
+      <c r="T56" s="1" t="n"/>
+      <c r="U56" s="1" t="n"/>
+      <c r="V56" s="1" t="n"/>
+      <c r="W56" s="1" t="n"/>
+      <c r="X56" s="1" t="n"/>
+      <c r="Y56" s="1" t="n"/>
+      <c r="Z56" s="1" t="n"/>
+      <c r="AA56" s="1" t="n"/>
+      <c r="AB56" s="1" t="n"/>
+      <c r="AC56" s="1" t="n"/>
+      <c r="AD56" s="1" t="n"/>
+      <c r="AE56" s="1" t="n"/>
+      <c r="AF56" s="1" t="n"/>
+      <c r="AG56" s="1" t="n"/>
+      <c r="AH56" s="1" t="n"/>
+      <c r="AI56" s="1" t="n"/>
+      <c r="AJ56" s="1" t="n"/>
+      <c r="AK56" s="1" t="n"/>
+      <c r="AL56" s="1" t="n"/>
+      <c r="AM56" s="1" t="n"/>
+      <c r="AN56" s="1" t="n"/>
+      <c r="AO56" s="1" t="n"/>
+      <c r="AP56" s="1" t="n"/>
+      <c r="AQ56" s="1" t="n"/>
+      <c r="AR56" s="1" t="n"/>
+      <c r="AS56" s="1" t="n"/>
+      <c r="AT56" s="1" t="n"/>
+      <c r="AU56" s="1" t="n"/>
+      <c r="AV56" s="1" t="n"/>
+      <c r="AW56" s="1" t="n"/>
+      <c r="AX56" s="1" t="n"/>
+      <c r="AY56" s="1" t="n"/>
+      <c r="AZ56" s="1" t="n"/>
+      <c r="BA56" s="1" t="n"/>
+      <c r="BB56" s="1" t="n"/>
+      <c r="BC56" s="1" t="n"/>
+      <c r="BD56" s="1" t="n"/>
+      <c r="BE56" s="1" t="n"/>
+      <c r="BF56" s="1" t="n"/>
+      <c r="BG56" s="1" t="n"/>
+      <c r="BH56" s="1" t="n"/>
+      <c r="BI56" s="1" t="n"/>
+      <c r="BJ56" s="1" t="n"/>
+      <c r="BK56" s="1" t="n"/>
+      <c r="BL56" s="1" t="n"/>
+      <c r="BM56" s="1" t="n"/>
+      <c r="BN56" s="1" t="n"/>
+      <c r="BO56" s="1" t="n"/>
+      <c r="BP56" s="1" t="n"/>
+      <c r="BQ56" s="1" t="n"/>
+      <c r="BR56" s="1" t="n"/>
+      <c r="BS56" s="1" t="n"/>
+      <c r="BT56" s="1" t="n"/>
+      <c r="BU56" s="1" t="n"/>
+      <c r="BV56" s="1" t="n"/>
+      <c r="BW56" s="1" t="n"/>
+      <c r="BX56" s="1" t="n"/>
+      <c r="BY56" s="1" t="n"/>
+      <c r="BZ56" s="1" t="n"/>
+      <c r="CA56" s="1" t="n"/>
+      <c r="CB56" s="1" t="n"/>
+      <c r="CC56" s="1" t="n"/>
+      <c r="CD56" s="1" t="n"/>
+      <c r="CE56" s="1" t="n"/>
+      <c r="CF56" s="1" t="n"/>
+      <c r="CG56" s="1" t="n"/>
+      <c r="CH56" s="1" t="n"/>
+      <c r="CI56" s="1" t="n"/>
+      <c r="CJ56" s="1" t="n"/>
+      <c r="CK56" s="1" t="n"/>
+      <c r="CL56" s="1" t="n"/>
+      <c r="CM56" s="1" t="n"/>
+      <c r="CN56" s="1" t="n"/>
+      <c r="CO56" s="1" t="n"/>
+      <c r="CP56" s="1" t="n"/>
+      <c r="CQ56" s="1" t="n"/>
+      <c r="CR56" s="1" t="n"/>
+      <c r="CS56" s="1" t="n"/>
     </row>
-    <row r="57" ht="15" customHeight="1" spans="1:97" x14ac:dyDescent="0.25">
-[...96 lines deleted...]
-      <c r="CS57" s="1"/>
+    <row r="57" ht="15" customHeight="1">
+      <c r="A57" s="1" t="n"/>
+      <c r="B57" s="1" t="n"/>
+      <c r="C57" s="1" t="n"/>
+      <c r="D57" s="1" t="n"/>
+      <c r="E57" s="1" t="n"/>
+      <c r="F57" s="1" t="n"/>
+      <c r="G57" s="1" t="n"/>
+      <c r="H57" s="1" t="n"/>
+      <c r="I57" s="1" t="n"/>
+      <c r="J57" s="1" t="n"/>
+      <c r="K57" s="1" t="n"/>
+      <c r="L57" s="1" t="n"/>
+      <c r="M57" s="1" t="n"/>
+      <c r="N57" s="1" t="n"/>
+      <c r="O57" s="1" t="n"/>
+      <c r="P57" s="1" t="n"/>
+      <c r="Q57" s="1" t="n"/>
+      <c r="R57" s="1" t="n"/>
+      <c r="S57" s="1" t="n"/>
+      <c r="T57" s="1" t="n"/>
+      <c r="U57" s="1" t="n"/>
+      <c r="V57" s="1" t="n"/>
+      <c r="W57" s="1" t="n"/>
+      <c r="X57" s="1" t="n"/>
+      <c r="Y57" s="1" t="n"/>
+      <c r="Z57" s="1" t="n"/>
+      <c r="AA57" s="1" t="n"/>
+      <c r="AB57" s="1" t="n"/>
+      <c r="AC57" s="1" t="n"/>
+      <c r="AD57" s="1" t="n"/>
+      <c r="AE57" s="1" t="n"/>
+      <c r="AF57" s="1" t="n"/>
+      <c r="AG57" s="1" t="n"/>
+      <c r="AH57" s="1" t="n"/>
+      <c r="AI57" s="1" t="n"/>
+      <c r="AJ57" s="1" t="n"/>
+      <c r="AK57" s="1" t="n"/>
+      <c r="AL57" s="1" t="n"/>
+      <c r="AM57" s="1" t="n"/>
+      <c r="AN57" s="1" t="n"/>
+      <c r="AO57" s="1" t="n"/>
+      <c r="AP57" s="1" t="n"/>
+      <c r="AQ57" s="1" t="n"/>
+      <c r="AR57" s="1" t="n"/>
+      <c r="AS57" s="1" t="n"/>
+      <c r="AT57" s="1" t="n"/>
+      <c r="AU57" s="1" t="n"/>
+      <c r="AV57" s="1" t="n"/>
+      <c r="AW57" s="1" t="n"/>
+      <c r="AX57" s="1" t="n"/>
+      <c r="AY57" s="1" t="n"/>
+      <c r="AZ57" s="1" t="n"/>
+      <c r="BA57" s="1" t="n"/>
+      <c r="BB57" s="1" t="n"/>
+      <c r="BC57" s="1" t="n"/>
+      <c r="BD57" s="1" t="n"/>
+      <c r="BE57" s="1" t="n"/>
+      <c r="BF57" s="1" t="n"/>
+      <c r="BG57" s="1" t="n"/>
+      <c r="BH57" s="1" t="n"/>
+      <c r="BI57" s="1" t="n"/>
+      <c r="BJ57" s="1" t="n"/>
+      <c r="BK57" s="1" t="n"/>
+      <c r="BL57" s="1" t="n"/>
+      <c r="BM57" s="1" t="n"/>
+      <c r="BN57" s="1" t="n"/>
+      <c r="BO57" s="1" t="n"/>
+      <c r="BP57" s="1" t="n"/>
+      <c r="BQ57" s="1" t="n"/>
+      <c r="BR57" s="1" t="n"/>
+      <c r="BS57" s="1" t="n"/>
+      <c r="BT57" s="1" t="n"/>
+      <c r="BU57" s="1" t="n"/>
+      <c r="BV57" s="1" t="n"/>
+      <c r="BW57" s="1" t="n"/>
+      <c r="BX57" s="1" t="n"/>
+      <c r="BY57" s="1" t="n"/>
+      <c r="BZ57" s="1" t="n"/>
+      <c r="CA57" s="1" t="n"/>
+      <c r="CB57" s="1" t="n"/>
+      <c r="CC57" s="1" t="n"/>
+      <c r="CD57" s="1" t="n"/>
+      <c r="CE57" s="1" t="n"/>
+      <c r="CF57" s="1" t="n"/>
+      <c r="CG57" s="1" t="n"/>
+      <c r="CH57" s="1" t="n"/>
+      <c r="CI57" s="1" t="n"/>
+      <c r="CJ57" s="1" t="n"/>
+      <c r="CK57" s="1" t="n"/>
+      <c r="CL57" s="1" t="n"/>
+      <c r="CM57" s="1" t="n"/>
+      <c r="CN57" s="1" t="n"/>
+      <c r="CO57" s="1" t="n"/>
+      <c r="CP57" s="1" t="n"/>
+      <c r="CQ57" s="1" t="n"/>
+      <c r="CR57" s="1" t="n"/>
+      <c r="CS57" s="1" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="546">
+    <mergeCell ref="AJ33:AM33"/>
+    <mergeCell ref="H21:M21"/>
+    <mergeCell ref="AD34:AF34"/>
+    <mergeCell ref="AD28:AF28"/>
+    <mergeCell ref="V16:Y16"/>
+    <mergeCell ref="AR35:AU35"/>
+    <mergeCell ref="AD36:AF36"/>
+    <mergeCell ref="BP34:BS34"/>
+    <mergeCell ref="AD30:AF30"/>
+    <mergeCell ref="N27:Q27"/>
+    <mergeCell ref="V18:Y18"/>
+    <mergeCell ref="BP36:BS36"/>
+    <mergeCell ref="V17:Y17"/>
+    <mergeCell ref="N20:Q20"/>
+    <mergeCell ref="H27:M27"/>
+    <mergeCell ref="E16:G16"/>
+    <mergeCell ref="AG24:AI24"/>
+    <mergeCell ref="AV27:AY27"/>
+    <mergeCell ref="N22:Q22"/>
+    <mergeCell ref="R13:U13"/>
+    <mergeCell ref="BH18:BK18"/>
+    <mergeCell ref="E18:G18"/>
+    <mergeCell ref="V29:Y29"/>
+    <mergeCell ref="AG26:AI26"/>
+    <mergeCell ref="BY29:CL29"/>
+    <mergeCell ref="CG41:CI41"/>
+    <mergeCell ref="AZ20:BC20"/>
+    <mergeCell ref="AJ28:AM28"/>
+    <mergeCell ref="BD14:BG14"/>
+    <mergeCell ref="AD29:AF29"/>
+    <mergeCell ref="V31:Y31"/>
+    <mergeCell ref="AZ22:BC22"/>
+    <mergeCell ref="BT34:BX34"/>
+    <mergeCell ref="BY37:CL37"/>
+    <mergeCell ref="BD13:BG13"/>
+    <mergeCell ref="AJ30:AM30"/>
+    <mergeCell ref="BT10:BX12"/>
+    <mergeCell ref="BY24:CL24"/>
+    <mergeCell ref="AN21:AQ21"/>
+    <mergeCell ref="BH29:BK29"/>
+    <mergeCell ref="BT36:BX36"/>
+    <mergeCell ref="BD15:BG15"/>
+    <mergeCell ref="AN23:AQ23"/>
+    <mergeCell ref="BP24:BS24"/>
+    <mergeCell ref="BH24:BK24"/>
+    <mergeCell ref="R33:U33"/>
+    <mergeCell ref="N35:Q35"/>
+    <mergeCell ref="BP26:BS26"/>
+    <mergeCell ref="BH26:BK26"/>
+    <mergeCell ref="AR18:AU18"/>
+    <mergeCell ref="BT27:BX27"/>
+    <mergeCell ref="AZ33:BC33"/>
+    <mergeCell ref="H24:M24"/>
+    <mergeCell ref="BD33:BG33"/>
+    <mergeCell ref="H18:M18"/>
+    <mergeCell ref="V19:Y19"/>
+    <mergeCell ref="H26:M26"/>
+    <mergeCell ref="E24:G24"/>
+    <mergeCell ref="BP11:BS12"/>
+    <mergeCell ref="V40:AE40"/>
+    <mergeCell ref="BH17:BK17"/>
+    <mergeCell ref="BD28:BG28"/>
+    <mergeCell ref="AJ34:AM34"/>
+    <mergeCell ref="CA41:CC41"/>
+    <mergeCell ref="E17:G17"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="R11:U12"/>
+    <mergeCell ref="BH19:BK19"/>
+    <mergeCell ref="Z14:AC14"/>
+    <mergeCell ref="AJ36:AM36"/>
+    <mergeCell ref="E19:G19"/>
+    <mergeCell ref="AG27:AI27"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="AJ29:AM29"/>
+    <mergeCell ref="H17:M17"/>
+    <mergeCell ref="AJ11:AM12"/>
+    <mergeCell ref="R23:U23"/>
+    <mergeCell ref="AJ31:AM31"/>
+    <mergeCell ref="H19:M19"/>
+    <mergeCell ref="BL14:BO14"/>
+    <mergeCell ref="AD32:AF32"/>
+    <mergeCell ref="AD26:AF26"/>
+    <mergeCell ref="AF39:AL39"/>
+    <mergeCell ref="AN24:AQ24"/>
+    <mergeCell ref="BP32:BS32"/>
+    <mergeCell ref="BH32:BK32"/>
+    <mergeCell ref="V13:Y13"/>
+    <mergeCell ref="H14:M14"/>
+    <mergeCell ref="AN26:AQ26"/>
+    <mergeCell ref="R34:U34"/>
+    <mergeCell ref="Z25:AC25"/>
+    <mergeCell ref="E14:G14"/>
+    <mergeCell ref="R36:U36"/>
+    <mergeCell ref="V27:Y27"/>
+    <mergeCell ref="BD34:BG34"/>
+    <mergeCell ref="BL25:BO25"/>
+    <mergeCell ref="Z20:AC20"/>
+    <mergeCell ref="BD36:BG36"/>
+    <mergeCell ref="BD30:BG30"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="V22:Y22"/>
+    <mergeCell ref="BH27:BK27"/>
+    <mergeCell ref="AN37:AQ37"/>
+    <mergeCell ref="AD11:AI11"/>
+    <mergeCell ref="E27:G27"/>
+    <mergeCell ref="BH20:BK20"/>
+    <mergeCell ref="R29:U29"/>
+    <mergeCell ref="BY26:CL26"/>
+    <mergeCell ref="BD31:BG31"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="E25:G25"/>
+    <mergeCell ref="BH35:BK35"/>
+    <mergeCell ref="BH22:BK22"/>
+    <mergeCell ref="AR14:AU14"/>
+    <mergeCell ref="BL13:BO13"/>
+    <mergeCell ref="R31:U31"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="AV21:AY21"/>
+    <mergeCell ref="R24:U24"/>
+    <mergeCell ref="BT20:BX20"/>
+    <mergeCell ref="AZ11:BC12"/>
+    <mergeCell ref="H20:M20"/>
+    <mergeCell ref="BT14:BX14"/>
+    <mergeCell ref="BL15:BO15"/>
+    <mergeCell ref="AN32:AQ32"/>
+    <mergeCell ref="AV29:AY29"/>
+    <mergeCell ref="AV23:AY23"/>
+    <mergeCell ref="BL30:BO30"/>
+    <mergeCell ref="R26:U26"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="Z33:AC33"/>
+    <mergeCell ref="AZ16:BC16"/>
+    <mergeCell ref="AG21:AI21"/>
+    <mergeCell ref="BD24:BG24"/>
+    <mergeCell ref="AV24:AY24"/>
+    <mergeCell ref="E13:G13"/>
+    <mergeCell ref="AN27:AQ27"/>
+    <mergeCell ref="Z35:AC35"/>
+    <mergeCell ref="AZ18:BC18"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="BL33:BO33"/>
+    <mergeCell ref="BT25:BX25"/>
     <mergeCell ref="B3:G4"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="BY32:CL32"/>
+    <mergeCell ref="H33:M33"/>
+    <mergeCell ref="BL28:BO28"/>
+    <mergeCell ref="AN20:AQ20"/>
+    <mergeCell ref="AV17:AY17"/>
+    <mergeCell ref="H35:M35"/>
+    <mergeCell ref="AN22:AQ22"/>
+    <mergeCell ref="N14:Q14"/>
+    <mergeCell ref="AR13:AU13"/>
+    <mergeCell ref="BY27:CL27"/>
+    <mergeCell ref="Z21:AC21"/>
+    <mergeCell ref="O3:O4"/>
+    <mergeCell ref="AR11:AU12"/>
+    <mergeCell ref="R21:U21"/>
+    <mergeCell ref="Q3:Q4"/>
+    <mergeCell ref="E35:G35"/>
+    <mergeCell ref="BT35:BX35"/>
+    <mergeCell ref="Z29:AC29"/>
+    <mergeCell ref="AR15:AU15"/>
+    <mergeCell ref="R32:U32"/>
+    <mergeCell ref="Z23:AC23"/>
+    <mergeCell ref="E28:G28"/>
+    <mergeCell ref="AV37:AY37"/>
+    <mergeCell ref="E30:G30"/>
+    <mergeCell ref="BY16:CL16"/>
+    <mergeCell ref="BD21:BG21"/>
+    <mergeCell ref="BT30:BX30"/>
+    <mergeCell ref="Z24:AC24"/>
+    <mergeCell ref="BD32:BG32"/>
+    <mergeCell ref="AV32:AY32"/>
+    <mergeCell ref="AV26:AY26"/>
+    <mergeCell ref="BY18:CL18"/>
+    <mergeCell ref="BT21:BX21"/>
+    <mergeCell ref="BY20:CL20"/>
+    <mergeCell ref="AN33:AQ33"/>
+    <mergeCell ref="N25:Q25"/>
+    <mergeCell ref="BP16:BS16"/>
+    <mergeCell ref="AZ19:BC19"/>
+    <mergeCell ref="BH16:BK16"/>
+    <mergeCell ref="BY22:CL22"/>
+    <mergeCell ref="R16:U16"/>
+    <mergeCell ref="AN35:AQ35"/>
+    <mergeCell ref="BP18:BS18"/>
+    <mergeCell ref="BL34:BO34"/>
+    <mergeCell ref="AD21:AF21"/>
+    <mergeCell ref="AR28:AU28"/>
+    <mergeCell ref="BL36:BO36"/>
+    <mergeCell ref="AD23:AF23"/>
+    <mergeCell ref="H34:M34"/>
+    <mergeCell ref="AR30:AU30"/>
+    <mergeCell ref="BP29:BS29"/>
+    <mergeCell ref="N13:Q13"/>
+    <mergeCell ref="H36:M36"/>
+    <mergeCell ref="E34:G34"/>
+    <mergeCell ref="BP31:BS31"/>
+    <mergeCell ref="AG17:AI17"/>
+    <mergeCell ref="E10:G12"/>
+    <mergeCell ref="N15:Q15"/>
+    <mergeCell ref="AV20:AY20"/>
+    <mergeCell ref="Z31:AC31"/>
+    <mergeCell ref="AZ14:BC14"/>
+    <mergeCell ref="E36:G36"/>
+    <mergeCell ref="AG19:AI19"/>
+    <mergeCell ref="AZ13:BC13"/>
+    <mergeCell ref="AJ21:AM21"/>
+    <mergeCell ref="AG12:AI12"/>
+    <mergeCell ref="BD11:BG12"/>
+    <mergeCell ref="AD16:AF16"/>
+    <mergeCell ref="Z32:AC32"/>
+    <mergeCell ref="AZ15:BC15"/>
+    <mergeCell ref="Z26:AC26"/>
+    <mergeCell ref="AJ23:AM23"/>
+    <mergeCell ref="BY17:CL17"/>
+    <mergeCell ref="P3:P4"/>
+    <mergeCell ref="AG14:AI14"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="AD18:AF18"/>
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="J3:J4"/>
     <mergeCell ref="R3:AA4"/>
+    <mergeCell ref="BT29:BX29"/>
+    <mergeCell ref="BT23:BX23"/>
+    <mergeCell ref="BL24:BO24"/>
+    <mergeCell ref="AD17:AF17"/>
+    <mergeCell ref="BY19:CL19"/>
+    <mergeCell ref="N33:Q33"/>
+    <mergeCell ref="AN16:AQ16"/>
+    <mergeCell ref="AJ18:AM18"/>
+    <mergeCell ref="BL26:BO26"/>
+    <mergeCell ref="BP17:BS17"/>
+    <mergeCell ref="AR34:AU34"/>
+    <mergeCell ref="AZ25:BC25"/>
+    <mergeCell ref="AR25:AU25"/>
+    <mergeCell ref="BT24:BX24"/>
+    <mergeCell ref="Z11:AC12"/>
+    <mergeCell ref="R17:U17"/>
+    <mergeCell ref="N28:Q28"/>
+    <mergeCell ref="AZ35:BC35"/>
+    <mergeCell ref="AV33:AY33"/>
+    <mergeCell ref="BP19:BS19"/>
+    <mergeCell ref="AR36:AU36"/>
+    <mergeCell ref="AD31:AF31"/>
+    <mergeCell ref="N30:Q30"/>
+    <mergeCell ref="AR29:AU29"/>
+    <mergeCell ref="BL11:BO12"/>
+    <mergeCell ref="AR31:AU31"/>
+    <mergeCell ref="H22:M22"/>
+    <mergeCell ref="BT26:BX26"/>
+    <mergeCell ref="AV22:AY22"/>
+    <mergeCell ref="V14:Y14"/>
+    <mergeCell ref="H11:M12"/>
+    <mergeCell ref="BP37:BS37"/>
+    <mergeCell ref="BY13:CL13"/>
+    <mergeCell ref="BH37:BK37"/>
+    <mergeCell ref="N21:Q21"/>
+    <mergeCell ref="AG20:AI20"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="N23:Q23"/>
+    <mergeCell ref="BH14:BK14"/>
+    <mergeCell ref="AG22:AI22"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="V39:AE39"/>
+    <mergeCell ref="AJ37:AM37"/>
+    <mergeCell ref="CD41:CF41"/>
+    <mergeCell ref="AJ24:AM24"/>
+    <mergeCell ref="BT31:BX31"/>
+    <mergeCell ref="AD19:AF19"/>
+    <mergeCell ref="AN18:AQ18"/>
+    <mergeCell ref="AJ26:AM26"/>
+    <mergeCell ref="N34:Q34"/>
+    <mergeCell ref="AN17:AQ17"/>
+    <mergeCell ref="AD27:AF27"/>
+    <mergeCell ref="V25:Y25"/>
+    <mergeCell ref="N36:Q36"/>
+    <mergeCell ref="AN19:AQ19"/>
+    <mergeCell ref="BP27:BS27"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="AD22:AF22"/>
+    <mergeCell ref="AZ34:BC34"/>
+    <mergeCell ref="AZ28:BC28"/>
+    <mergeCell ref="AN11:AQ12"/>
+    <mergeCell ref="BH25:BK25"/>
+    <mergeCell ref="AG33:AI33"/>
+    <mergeCell ref="CJ41:CL41"/>
+    <mergeCell ref="BP22:BS22"/>
+    <mergeCell ref="V20:Y20"/>
+    <mergeCell ref="AZ36:BC36"/>
+    <mergeCell ref="AZ30:BC30"/>
+    <mergeCell ref="AG35:AI35"/>
+    <mergeCell ref="BD29:BG29"/>
+    <mergeCell ref="AG34:AI34"/>
+    <mergeCell ref="BD23:BG23"/>
+    <mergeCell ref="V15:Y15"/>
+    <mergeCell ref="AZ31:BC31"/>
+    <mergeCell ref="E20:G20"/>
+    <mergeCell ref="BD37:BG37"/>
+    <mergeCell ref="AN14:AQ14"/>
+    <mergeCell ref="BH13:BK13"/>
+    <mergeCell ref="N31:Q31"/>
+    <mergeCell ref="AR21:AU21"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="N24:Q24"/>
+    <mergeCell ref="BH15:BK15"/>
+    <mergeCell ref="AJ32:AM32"/>
+    <mergeCell ref="R18:U18"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="BH30:BK30"/>
+    <mergeCell ref="N26:Q26"/>
+    <mergeCell ref="H13:M13"/>
+    <mergeCell ref="V33:Y33"/>
+    <mergeCell ref="AV16:AY16"/>
+    <mergeCell ref="AR27:AU27"/>
+    <mergeCell ref="R19:U19"/>
+    <mergeCell ref="AZ24:BC24"/>
+    <mergeCell ref="AJ27:AM27"/>
+    <mergeCell ref="H15:M15"/>
+    <mergeCell ref="AG23:AI23"/>
+    <mergeCell ref="AX3:CA3"/>
+    <mergeCell ref="AV18:AY18"/>
+    <mergeCell ref="V35:Y35"/>
+    <mergeCell ref="BD17:BG17"/>
+    <mergeCell ref="BY34:CL34"/>
+    <mergeCell ref="V34:Y34"/>
+    <mergeCell ref="V28:Y28"/>
+    <mergeCell ref="AN25:AQ25"/>
+    <mergeCell ref="BH33:BK33"/>
+    <mergeCell ref="N11:Q12"/>
     <mergeCell ref="AB3:AW4"/>
-    <mergeCell ref="AX3:CA3"/>
-[...2 lines deleted...]
-    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="E33:G33"/>
+    <mergeCell ref="BY14:CL14"/>
+    <mergeCell ref="V30:Y30"/>
+    <mergeCell ref="H25:M25"/>
+    <mergeCell ref="AX4:BG7"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="BH28:BK28"/>
+    <mergeCell ref="AG36:AI36"/>
+    <mergeCell ref="B40:N40"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="BL21:BO21"/>
+    <mergeCell ref="AN13:AQ13"/>
+    <mergeCell ref="BP25:BS25"/>
+    <mergeCell ref="V21:Y21"/>
+    <mergeCell ref="H28:M28"/>
+    <mergeCell ref="M3:M4"/>
+    <mergeCell ref="BL23:BO23"/>
+    <mergeCell ref="BD26:BG26"/>
+    <mergeCell ref="N32:Q32"/>
+    <mergeCell ref="AN15:AQ15"/>
+    <mergeCell ref="V23:Y23"/>
+    <mergeCell ref="BY35:CL35"/>
+    <mergeCell ref="AR37:AU37"/>
+    <mergeCell ref="H23:M23"/>
+    <mergeCell ref="Z16:AC16"/>
+    <mergeCell ref="E21:G21"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="BH31:BK31"/>
+    <mergeCell ref="V24:Y24"/>
+    <mergeCell ref="R27:U27"/>
+    <mergeCell ref="Z18:AC18"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="E23:G23"/>
+    <mergeCell ref="Z17:AC17"/>
+    <mergeCell ref="R20:U20"/>
+    <mergeCell ref="BL16:BO16"/>
+    <mergeCell ref="BD19:BG19"/>
+    <mergeCell ref="AV19:AY19"/>
+    <mergeCell ref="V36:Y36"/>
+    <mergeCell ref="BD16:BG16"/>
+    <mergeCell ref="AD25:AF25"/>
+    <mergeCell ref="AZ27:BC27"/>
+    <mergeCell ref="R22:U22"/>
+    <mergeCell ref="AJ35:AM35"/>
+    <mergeCell ref="AG32:AI32"/>
+    <mergeCell ref="BD27:BG27"/>
+    <mergeCell ref="BL18:BO18"/>
+    <mergeCell ref="BH34:BK34"/>
+    <mergeCell ref="BD20:BG20"/>
+    <mergeCell ref="BY15:CL15"/>
+    <mergeCell ref="H16:M16"/>
+    <mergeCell ref="AN28:AQ28"/>
+    <mergeCell ref="BH36:BK36"/>
+    <mergeCell ref="BD22:BG22"/>
+    <mergeCell ref="B37:Y37"/>
+    <mergeCell ref="AN30:AQ30"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="BL29:BO29"/>
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="AR23:AU23"/>
+    <mergeCell ref="BL31:BO31"/>
+    <mergeCell ref="H30:M30"/>
+    <mergeCell ref="R15:U15"/>
+    <mergeCell ref="BT32:BX32"/>
+    <mergeCell ref="H29:M29"/>
+    <mergeCell ref="AV14:AY14"/>
+    <mergeCell ref="AV13:AY13"/>
+    <mergeCell ref="R35:U35"/>
+    <mergeCell ref="H31:M31"/>
+    <mergeCell ref="E29:G29"/>
+    <mergeCell ref="H5:AW7"/>
+    <mergeCell ref="V32:Y32"/>
+    <mergeCell ref="V26:Y26"/>
+    <mergeCell ref="L3:L4"/>
+    <mergeCell ref="N3:N4"/>
+    <mergeCell ref="E31:G31"/>
+    <mergeCell ref="Z19:AC19"/>
+    <mergeCell ref="BY30:CL30"/>
+    <mergeCell ref="BD35:BG35"/>
+    <mergeCell ref="AJ16:AM16"/>
+    <mergeCell ref="B34:D34"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="BT16:BX16"/>
+    <mergeCell ref="BL17:BO17"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="AN34:AQ34"/>
+    <mergeCell ref="AV25:AY25"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="V11:Y12"/>
+    <mergeCell ref="R28:U28"/>
+    <mergeCell ref="AV35:AY35"/>
+    <mergeCell ref="BT18:BX18"/>
+    <mergeCell ref="BL19:BO19"/>
+    <mergeCell ref="AN36:AQ36"/>
+    <mergeCell ref="BT17:BX17"/>
+    <mergeCell ref="R30:U30"/>
+    <mergeCell ref="AN29:AQ29"/>
+    <mergeCell ref="B39:N39"/>
+    <mergeCell ref="Z37:AC37"/>
+    <mergeCell ref="BT22:BX22"/>
+    <mergeCell ref="BH11:BK12"/>
+    <mergeCell ref="AD24:AF24"/>
+    <mergeCell ref="AG25:AI25"/>
+    <mergeCell ref="AN31:AQ31"/>
+    <mergeCell ref="BP14:BS14"/>
+    <mergeCell ref="AR24:AU24"/>
+    <mergeCell ref="BL32:BO32"/>
+    <mergeCell ref="Z13:AC13"/>
+    <mergeCell ref="BL37:BO37"/>
+    <mergeCell ref="AV15:AY15"/>
+    <mergeCell ref="B10:D12"/>
+    <mergeCell ref="AR26:AU26"/>
+    <mergeCell ref="Z15:AC15"/>
+    <mergeCell ref="BY10:CL12"/>
+    <mergeCell ref="BY25:CL25"/>
+    <mergeCell ref="H32:M32"/>
+    <mergeCell ref="BY36:CL36"/>
+    <mergeCell ref="AG13:AI13"/>
+    <mergeCell ref="N16:Q16"/>
+    <mergeCell ref="Z27:AC27"/>
+    <mergeCell ref="E32:G32"/>
+    <mergeCell ref="AG15:AI15"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="O39:U39"/>
+    <mergeCell ref="BT37:BX37"/>
+    <mergeCell ref="BY31:CL31"/>
+    <mergeCell ref="AJ17:AM17"/>
+    <mergeCell ref="R25:U25"/>
+    <mergeCell ref="AD12:AF12"/>
+    <mergeCell ref="Z22:AC22"/>
+    <mergeCell ref="AR19:AU19"/>
+    <mergeCell ref="AJ19:AM19"/>
+    <mergeCell ref="BL27:BO27"/>
     <mergeCell ref="K3:K4"/>
-    <mergeCell ref="L3:L4"/>
-[...5 lines deleted...]
-    <mergeCell ref="AX4:BG7"/>
+    <mergeCell ref="AD20:AF20"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="AD14:AF14"/>
+    <mergeCell ref="AM39:AV39"/>
+    <mergeCell ref="BY28:CL28"/>
+    <mergeCell ref="BT19:BX19"/>
+    <mergeCell ref="BL20:BO20"/>
+    <mergeCell ref="AD13:AF13"/>
+    <mergeCell ref="AV34:AY34"/>
+    <mergeCell ref="N29:Q29"/>
+    <mergeCell ref="BD25:BG25"/>
+    <mergeCell ref="AV28:AY28"/>
+    <mergeCell ref="BP20:BS20"/>
+    <mergeCell ref="BL35:BO35"/>
+    <mergeCell ref="BL22:BO22"/>
+    <mergeCell ref="AD15:AF15"/>
+    <mergeCell ref="AV36:AY36"/>
+    <mergeCell ref="BP13:BS13"/>
+    <mergeCell ref="AV30:AY30"/>
+    <mergeCell ref="AZ21:BC21"/>
+    <mergeCell ref="BP15:BS15"/>
+    <mergeCell ref="AR32:AU32"/>
+    <mergeCell ref="AZ29:BC29"/>
+    <mergeCell ref="AZ23:BC23"/>
+    <mergeCell ref="AG28:AI28"/>
+    <mergeCell ref="AV31:AY31"/>
     <mergeCell ref="BH4:CK7"/>
+    <mergeCell ref="BY33:CL33"/>
+    <mergeCell ref="AG30:AI30"/>
+    <mergeCell ref="AZ37:BC37"/>
+    <mergeCell ref="AJ14:AM14"/>
     <mergeCell ref="B5:G7"/>
-    <mergeCell ref="H5:AW7"/>
-[...1 lines deleted...]
-    <mergeCell ref="E10:G12"/>
+    <mergeCell ref="E22:G22"/>
+    <mergeCell ref="BD18:BG18"/>
+    <mergeCell ref="N18:Q18"/>
+    <mergeCell ref="BT13:BX13"/>
+    <mergeCell ref="BP33:BS33"/>
+    <mergeCell ref="N17:Q17"/>
+    <mergeCell ref="BT28:BX28"/>
+    <mergeCell ref="AR16:AU16"/>
+    <mergeCell ref="BT15:BX15"/>
+    <mergeCell ref="BP35:BS35"/>
+    <mergeCell ref="N19:Q19"/>
+    <mergeCell ref="BP28:BS28"/>
+    <mergeCell ref="AR20:AU20"/>
+    <mergeCell ref="Z34:AC34"/>
+    <mergeCell ref="AZ17:BC17"/>
+    <mergeCell ref="AR17:AU17"/>
+    <mergeCell ref="Z28:AC28"/>
+    <mergeCell ref="AJ20:AM20"/>
+    <mergeCell ref="AJ25:AM25"/>
+    <mergeCell ref="BP30:BS30"/>
+    <mergeCell ref="AG16:AI16"/>
+    <mergeCell ref="Z36:AC36"/>
+    <mergeCell ref="AR22:AU22"/>
+    <mergeCell ref="R14:U14"/>
+    <mergeCell ref="Z30:AC30"/>
+    <mergeCell ref="AJ22:AM22"/>
+    <mergeCell ref="AV11:AY12"/>
+    <mergeCell ref="BY21:CL21"/>
+    <mergeCell ref="AG18:AI18"/>
+    <mergeCell ref="BT33:BX33"/>
+    <mergeCell ref="BY23:CL23"/>
+    <mergeCell ref="AD37:AI37"/>
+    <mergeCell ref="BP21:BS21"/>
+    <mergeCell ref="BH21:BK21"/>
+    <mergeCell ref="AG29:AI29"/>
     <mergeCell ref="H10:BS10"/>
-    <mergeCell ref="BT10:BX12"/>
-[...26 lines deleted...]
-    <mergeCell ref="AG13:AI13"/>
     <mergeCell ref="AJ13:AM13"/>
-    <mergeCell ref="AN13:AQ13"/>
-[...37 lines deleted...]
-    <mergeCell ref="AG15:AI15"/>
+    <mergeCell ref="AD33:AF33"/>
+    <mergeCell ref="AZ32:BC32"/>
+    <mergeCell ref="BP23:BS23"/>
+    <mergeCell ref="AZ26:BC26"/>
+    <mergeCell ref="BH23:BK23"/>
+    <mergeCell ref="AG31:AI31"/>
+    <mergeCell ref="AD35:AF35"/>
     <mergeCell ref="AJ15:AM15"/>
-    <mergeCell ref="AN15:AQ15"/>
-[...359 lines deleted...]
-    <mergeCell ref="AN33:AQ33"/>
     <mergeCell ref="AR33:AU33"/>
-    <mergeCell ref="AV33:AY33"/>
-[...86 lines deleted...]
-    <mergeCell ref="B40:N40"/>
     <mergeCell ref="O40:U40"/>
-    <mergeCell ref="V40:AE40"/>
-[...3 lines deleted...]
-    <mergeCell ref="CJ41:CL41"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="1" useFirstPageNumber="1" copies="1"/>
+  <pageSetup orientation="landscape" paperSize="9" fitToHeight="1" fitToWidth="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...21 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>