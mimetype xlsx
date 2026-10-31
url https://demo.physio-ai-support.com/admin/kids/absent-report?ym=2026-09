--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <bookViews>
-    <workbookView xWindow="2688" yWindow="1008" windowWidth="12012" windowHeight="11952" firstSheet="0" activeTab="0"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet sheetId="1" name="欠席時対応加算申請" state="visible" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="DB使用">'[5]ﾘｽﾄ表'!$E$2:$E$4</definedName>
     <definedName name="LL">'[7]機能定義書'!$F$2</definedName>
     <definedName name="s">'[1]目次'!$B$2</definedName>
     <definedName name="カンマ編集">'[9]アイテム'!$D$23:$D$24</definedName>
     <definedName name="画面種類">'[9]アイテム'!$B$3:$B$8</definedName>
     <definedName name="項目０詰">'[9]アイテム'!$D$18:$D$19</definedName>
     <definedName name="持越">'[5]ﾘｽﾄ表'!$G$2:$G$3</definedName>
     <definedName name="実行ﾀｲﾐﾝｸﾞ">'[5]ﾘｽﾄ表'!$B$2:$B$11</definedName>
     <definedName name="実行回数">'[5]ﾘｽﾄ表'!$C$2:$C$5</definedName>
     <definedName name="実行周期">'[5]ﾘｽﾄ表'!$A$2:$A$9</definedName>
     <definedName name="実行単位">'[5]ﾘｽﾄ表'!$D$2:$D$3</definedName>
     <definedName name="取引先受注担当者">'[11]アクター定義'!$AA$11</definedName>
     <definedName name="情報元">'[9]アイテム'!$H$3:$H$116</definedName>
     <definedName name="全角">'[9]アイテム'!$D$9:$D$10</definedName>
     <definedName name="帳票作成">'[5]ﾘｽﾄ表'!$F$2:$F$6</definedName>
     <definedName name="発注担当者">'[11]アクター定義'!$AA$8</definedName>
     <definedName name="必須">'[9]アイテム'!$D$13:$D$14</definedName>
     <definedName name="表示専用">'[9]アイテム'!$D$3:$D$5</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'欠席時対応加算申請'!$A1:$BC86</definedName>
   </definedNames>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="35">
   <si>
     <t>1枚目</t>
   </si>
   <si>
     <t>令和　8年　　9月分</t>
   </si>
   <si>
     <t>欠席時対応加算申請一覧表</t>
   </si>
   <si>
     <t>事業所番号</t>
   </si>
   <si>
     <t xml:space="preserve">事業者及び
 その事業所</t>
   </si>
   <si>
     <t>架空デイ 春日井</t>
   </si>
   <si>
     <t xml:space="preserve">　</t>
   </si>
   <si>
     <t>お休みをする日</t>
   </si>
@@ -84,50 +84,53 @@
     <t>欠席時対応実績</t>
   </si>
   <si>
     <t>日付</t>
   </si>
   <si>
     <t>曜日</t>
   </si>
   <si>
     <t>利用者名</t>
   </si>
   <si>
     <t>連絡日時</t>
   </si>
   <si>
     <t>連絡者</t>
   </si>
   <si>
     <t>欠席事由</t>
   </si>
   <si>
     <t>当日の利用者の状況</t>
   </si>
   <si>
     <t>次回利用日</t>
+  </si>
+  <si>
+    <t>対応者</t>
   </si>
   <si>
     <t>日</t>
   </si>
   <si>
     <t>時間</t>
   </si>
   <si>
     <t>月</t>
   </si>
   <si>
     <t>火</t>
   </si>
   <si>
     <t>架空 蓮</t>
   </si>
   <si>
     <t>水</t>
   </si>
   <si>
     <t>架空 花</t>
   </si>
   <si>
     <t>08:30</t>
   </si>
@@ -737,195 +740,200 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...127 lines deleted...]
-      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -940,63 +948,50 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...11 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color theme="1"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -1021,51 +1016,51 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="98">
+  <cellXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -1122,148 +1117,133 @@
     <xf numFmtId="0" fontId="2" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="4" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
@@ -1568,52 +1548,52 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="B1:BC86"/>
   <sheetViews>
-    <sheetView workbookViewId="0" zoomScale="85" zoomScaleNormal="85" view="pageBreakPreview">
-      <selection activeCell="B46" sqref="B46"/>
+    <sheetView workbookViewId="0" zoomScale="68" zoomScaleNormal="85" view="pageBreakPreview">
+      <selection activeCell="D2" sqref="D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="0" defaultColWidth="1.59765625"/>
   <cols>
     <col min="1" max="7" width="1.59765625" style="1" customWidth="1"/>
     <col min="8" max="17" width="2.09765625" style="1" customWidth="1"/>
     <col min="18" max="18" width="1.59765625" style="1" customWidth="1"/>
     <col min="19" max="21" width="3.69921875" style="1" customWidth="1"/>
     <col min="22" max="26" width="1.59765625" style="1" customWidth="1"/>
     <col min="27" max="33" width="2.69921875" style="1" customWidth="1"/>
     <col min="34" max="54" width="1.59765625" style="1" customWidth="1"/>
     <col min="55" max="55" width="2" style="1" customWidth="1"/>
     <col min="56" max="310" width="1.59765625" style="1" customWidth="1"/>
     <col min="311" max="311" width="2" style="1" customWidth="1"/>
     <col min="312" max="566" width="1.59765625" style="1" customWidth="1"/>
     <col min="567" max="567" width="2" style="1" customWidth="1"/>
     <col min="568" max="822" width="1.59765625" style="1" customWidth="1"/>
     <col min="823" max="823" width="2" style="1" customWidth="1"/>
     <col min="824" max="1078" width="1.59765625" style="1" customWidth="1"/>
     <col min="1079" max="1079" width="2" style="1" customWidth="1"/>
     <col min="1080" max="1334" width="1.59765625" style="1" customWidth="1"/>
     <col min="1335" max="1335" width="2" style="1" customWidth="1"/>
     <col min="1336" max="1590" width="1.59765625" style="1" customWidth="1"/>
     <col min="1591" max="1591" width="2" style="1" customWidth="1"/>
     <col min="1592" max="1846" width="1.59765625" style="1" customWidth="1"/>
@@ -2195,1896 +2175,1898 @@
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
       <c r="N11" s="14"/>
       <c r="O11" s="14"/>
       <c r="P11" s="47" t="s">
         <v>12</v>
       </c>
       <c r="Q11" s="37"/>
       <c r="R11" s="37"/>
       <c r="S11" s="37"/>
       <c r="T11" s="37"/>
       <c r="U11" s="48"/>
       <c r="V11" s="49" t="s">
         <v>13</v>
       </c>
       <c r="W11" s="14"/>
       <c r="X11" s="14"/>
       <c r="Y11" s="14"/>
       <c r="Z11" s="20"/>
       <c r="AA11" s="50" t="s">
         <v>14</v>
       </c>
       <c r="AB11" s="14"/>
       <c r="AC11" s="14"/>
       <c r="AD11" s="14"/>
-      <c r="AE11" s="14"/>
-[...2 lines deleted...]
-      <c r="AH11" s="50" t="s">
+      <c r="AE11" s="20"/>
+      <c r="AF11" s="50" t="s">
         <v>15</v>
       </c>
+      <c r="AG11" s="14"/>
+      <c r="AH11" s="14"/>
       <c r="AI11" s="14"/>
       <c r="AJ11" s="14"/>
       <c r="AK11" s="14"/>
       <c r="AL11" s="14"/>
       <c r="AM11" s="14"/>
-      <c r="AN11" s="14"/>
-      <c r="AO11" s="14"/>
+      <c r="AN11" s="20"/>
+      <c r="AO11" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AP11" s="14"/>
       <c r="AQ11" s="14"/>
       <c r="AR11" s="14"/>
       <c r="AS11" s="14"/>
       <c r="AT11" s="14"/>
-      <c r="AU11" s="14"/>
-[...1 lines deleted...]
-        <v>16</v>
+      <c r="AU11" s="20"/>
+      <c r="AV11" s="50" t="s">
+        <v>17</v>
       </c>
       <c r="AW11" s="14"/>
       <c r="AX11" s="14"/>
       <c r="AY11" s="14"/>
       <c r="AZ11" s="14"/>
       <c r="BA11" s="14"/>
       <c r="BB11" s="20"/>
       <c r="BC11" s="52"/>
     </row>
     <row r="12" ht="15" customHeight="1" spans="2:55" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B12" s="32"/>
       <c r="C12" s="10"/>
       <c r="D12" s="53"/>
       <c r="E12" s="54"/>
       <c r="F12" s="10"/>
       <c r="G12" s="33"/>
       <c r="H12" s="32"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="10"/>
       <c r="O12" s="10"/>
       <c r="P12" s="55" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q12" s="56"/>
       <c r="R12" s="57"/>
       <c r="S12" s="58" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="T12" s="56"/>
       <c r="U12" s="59"/>
       <c r="V12" s="10"/>
       <c r="W12" s="10"/>
       <c r="X12" s="10"/>
       <c r="Y12" s="10"/>
       <c r="Z12" s="33"/>
       <c r="AA12" s="32"/>
       <c r="AB12" s="10"/>
       <c r="AC12" s="10"/>
       <c r="AD12" s="10"/>
-      <c r="AE12" s="10"/>
-      <c r="AF12" s="10"/>
+      <c r="AE12" s="33"/>
+      <c r="AF12" s="32"/>
       <c r="AG12" s="10"/>
-      <c r="AH12" s="32"/>
+      <c r="AH12" s="10"/>
       <c r="AI12" s="10"/>
       <c r="AJ12" s="10"/>
       <c r="AK12" s="10"/>
       <c r="AL12" s="10"/>
       <c r="AM12" s="10"/>
-      <c r="AN12" s="10"/>
-[...8 lines deleted...]
-        <v>19</v>
+      <c r="AN12" s="33"/>
+      <c r="AO12" s="55" t="s">
+        <v>20</v>
       </c>
-      <c r="AW12" s="56"/>
-[...2 lines deleted...]
-        <v>17</v>
+      <c r="AP12" s="56"/>
+      <c r="AQ12" s="57"/>
+      <c r="AR12" s="58" t="s">
+        <v>18</v>
       </c>
-      <c r="AZ12" s="56"/>
-[...1 lines deleted...]
-      <c r="BB12" s="59"/>
+      <c r="AS12" s="56"/>
+      <c r="AT12" s="56"/>
+      <c r="AU12" s="59"/>
+      <c r="AV12" s="32"/>
+      <c r="AW12" s="10"/>
+      <c r="AX12" s="10"/>
+      <c r="AY12" s="10"/>
+      <c r="AZ12" s="10"/>
+      <c r="BA12" s="10"/>
+      <c r="BB12" s="33"/>
       <c r="BC12" s="52"/>
     </row>
     <row r="13" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B13" s="60">
         <v>1</v>
       </c>
       <c r="C13" s="22"/>
       <c r="D13" s="23"/>
       <c r="E13" s="18" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F13" s="37"/>
       <c r="G13" s="48"/>
       <c r="H13" s="61" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I13" s="37"/>
       <c r="J13" s="37"/>
       <c r="K13" s="37"/>
       <c r="L13" s="37"/>
       <c r="M13" s="37"/>
       <c r="N13" s="37"/>
       <c r="O13" s="48"/>
       <c r="P13" s="36"/>
       <c r="Q13" s="37"/>
       <c r="R13" s="37"/>
       <c r="S13" s="62"/>
       <c r="T13" s="22"/>
       <c r="U13" s="23"/>
       <c r="V13" s="61"/>
       <c r="W13" s="37"/>
       <c r="X13" s="37"/>
       <c r="Y13" s="37"/>
       <c r="Z13" s="48"/>
       <c r="AA13" s="63"/>
-      <c r="AB13" s="37"/>
-[...25 lines deleted...]
-      <c r="BB13" s="48"/>
+      <c r="AB13" s="14"/>
+      <c r="AC13" s="14"/>
+      <c r="AD13" s="14"/>
+      <c r="AE13" s="14"/>
+      <c r="AF13" s="64"/>
+      <c r="AG13" s="14"/>
+      <c r="AH13" s="14"/>
+      <c r="AI13" s="14"/>
+      <c r="AJ13" s="14"/>
+      <c r="AK13" s="14"/>
+      <c r="AL13" s="14"/>
+      <c r="AM13" s="14"/>
+      <c r="AN13" s="20"/>
+      <c r="AO13" s="65"/>
+      <c r="AP13" s="14"/>
+      <c r="AQ13" s="66"/>
+      <c r="AR13" s="67"/>
+      <c r="AS13" s="14"/>
+      <c r="AT13" s="14"/>
+      <c r="AU13" s="20"/>
+      <c r="AV13" s="68"/>
+      <c r="AW13" s="14"/>
+      <c r="AX13" s="14"/>
+      <c r="AY13" s="14"/>
+      <c r="AZ13" s="14"/>
+      <c r="BA13" s="14"/>
+      <c r="BB13" s="20"/>
     </row>
     <row r="14" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="68">
+      <c r="B14" s="69">
         <v>2</v>
       </c>
       <c r="C14" s="7"/>
       <c r="D14" s="8"/>
-      <c r="E14" s="69" t="s">
-        <v>22</v>
+      <c r="E14" s="70" t="s">
+        <v>23</v>
       </c>
       <c r="F14" s="7"/>
-      <c r="G14" s="70"/>
-[...1 lines deleted...]
-        <v>23</v>
+      <c r="G14" s="71"/>
+      <c r="H14" s="72" t="s">
+        <v>24</v>
       </c>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
-      <c r="O14" s="70"/>
-      <c r="P14" s="72">
+      <c r="O14" s="71"/>
+      <c r="P14" s="73">
         <v>2</v>
       </c>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
-      <c r="S14" s="73" t="s">
-        <v>24</v>
+      <c r="S14" s="74" t="s">
+        <v>25</v>
       </c>
       <c r="T14" s="7"/>
       <c r="U14" s="8"/>
-      <c r="V14" s="71" t="s">
-        <v>25</v>
+      <c r="V14" s="72" t="s">
+        <v>26</v>
       </c>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
-      <c r="Z14" s="70"/>
-[...1 lines deleted...]
-        <v>26</v>
+      <c r="Z14" s="71"/>
+      <c r="AA14" s="75" t="s">
+        <v>27</v>
       </c>
       <c r="AB14" s="7"/>
       <c r="AC14" s="7"/>
       <c r="AD14" s="7"/>
       <c r="AE14" s="7"/>
-      <c r="AF14" s="7"/>
+      <c r="AF14" s="72" t="s">
+        <v>28</v>
+      </c>
       <c r="AG14" s="7"/>
-      <c r="AH14" s="75" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AH14" s="7"/>
       <c r="AI14" s="7"/>
       <c r="AJ14" s="7"/>
       <c r="AK14" s="7"/>
       <c r="AL14" s="7"/>
       <c r="AM14" s="7"/>
-      <c r="AN14" s="7"/>
-      <c r="AO14" s="7"/>
+      <c r="AN14" s="71"/>
+      <c r="AO14" s="76">
+        <v>9</v>
+      </c>
       <c r="AP14" s="7"/>
-      <c r="AQ14" s="7"/>
-      <c r="AR14" s="7"/>
+      <c r="AQ14" s="77"/>
+      <c r="AR14" s="78">
+        <v>4</v>
+      </c>
       <c r="AS14" s="7"/>
       <c r="AT14" s="7"/>
-      <c r="AU14" s="7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU14" s="71"/>
+      <c r="AV14" s="72"/>
       <c r="AW14" s="7"/>
-      <c r="AX14" s="77"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX14" s="7"/>
+      <c r="AY14" s="7"/>
       <c r="AZ14" s="7"/>
       <c r="BA14" s="7"/>
-      <c r="BB14" s="70"/>
+      <c r="BB14" s="71"/>
     </row>
     <row r="15" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="68">
+      <c r="B15" s="69">
         <v>4</v>
       </c>
       <c r="C15" s="7"/>
       <c r="D15" s="8"/>
-      <c r="E15" s="69" t="s">
-        <v>28</v>
+      <c r="E15" s="70" t="s">
+        <v>29</v>
       </c>
       <c r="F15" s="7"/>
-      <c r="G15" s="70"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="G15" s="71"/>
+      <c r="H15" s="72" t="s">
+        <v>22</v>
       </c>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
-      <c r="O15" s="70"/>
-      <c r="P15" s="72">
+      <c r="O15" s="71"/>
+      <c r="P15" s="73">
         <v>4</v>
       </c>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
-      <c r="S15" s="73" t="s">
-        <v>29</v>
+      <c r="S15" s="74" t="s">
+        <v>30</v>
       </c>
       <c r="T15" s="7"/>
       <c r="U15" s="8"/>
-      <c r="V15" s="71"/>
+      <c r="V15" s="72"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
-      <c r="Z15" s="70"/>
-      <c r="AA15" s="74"/>
+      <c r="Z15" s="71"/>
+      <c r="AA15" s="75"/>
       <c r="AB15" s="7"/>
       <c r="AC15" s="7"/>
       <c r="AD15" s="7"/>
       <c r="AE15" s="7"/>
-      <c r="AF15" s="7"/>
+      <c r="AF15" s="72"/>
       <c r="AG15" s="7"/>
-      <c r="AH15" s="75"/>
+      <c r="AH15" s="7"/>
       <c r="AI15" s="7"/>
       <c r="AJ15" s="7"/>
       <c r="AK15" s="7"/>
       <c r="AL15" s="7"/>
       <c r="AM15" s="7"/>
-      <c r="AN15" s="7"/>
-      <c r="AO15" s="7"/>
+      <c r="AN15" s="71"/>
+      <c r="AO15" s="76"/>
       <c r="AP15" s="7"/>
-      <c r="AQ15" s="7"/>
-      <c r="AR15" s="7"/>
+      <c r="AQ15" s="77"/>
+      <c r="AR15" s="78"/>
       <c r="AS15" s="7"/>
       <c r="AT15" s="7"/>
-      <c r="AU15" s="7"/>
-      <c r="AV15" s="76"/>
+      <c r="AU15" s="71"/>
+      <c r="AV15" s="72"/>
       <c r="AW15" s="7"/>
-      <c r="AX15" s="77"/>
-      <c r="AY15" s="78"/>
+      <c r="AX15" s="7"/>
+      <c r="AY15" s="7"/>
       <c r="AZ15" s="7"/>
       <c r="BA15" s="7"/>
-      <c r="BB15" s="70"/>
+      <c r="BB15" s="71"/>
     </row>
     <row r="16" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="68"/>
+      <c r="B16" s="69"/>
       <c r="C16" s="7"/>
       <c r="D16" s="8"/>
-      <c r="E16" s="69"/>
+      <c r="E16" s="70"/>
       <c r="F16" s="7"/>
-      <c r="G16" s="70"/>
-      <c r="H16" s="71"/>
+      <c r="G16" s="71"/>
+      <c r="H16" s="72"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
-      <c r="O16" s="70"/>
-      <c r="P16" s="72"/>
+      <c r="O16" s="71"/>
+      <c r="P16" s="73"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
-      <c r="S16" s="73"/>
+      <c r="S16" s="74"/>
       <c r="T16" s="7"/>
       <c r="U16" s="8"/>
-      <c r="V16" s="71"/>
+      <c r="V16" s="72"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
-      <c r="Z16" s="70"/>
-      <c r="AA16" s="74"/>
+      <c r="Z16" s="71"/>
+      <c r="AA16" s="75"/>
       <c r="AB16" s="7"/>
       <c r="AC16" s="7"/>
       <c r="AD16" s="7"/>
       <c r="AE16" s="7"/>
-      <c r="AF16" s="7"/>
+      <c r="AF16" s="72"/>
       <c r="AG16" s="7"/>
-      <c r="AH16" s="75"/>
+      <c r="AH16" s="7"/>
       <c r="AI16" s="7"/>
       <c r="AJ16" s="7"/>
       <c r="AK16" s="7"/>
       <c r="AL16" s="7"/>
       <c r="AM16" s="7"/>
-      <c r="AN16" s="7"/>
-      <c r="AO16" s="7"/>
+      <c r="AN16" s="71"/>
+      <c r="AO16" s="76"/>
       <c r="AP16" s="7"/>
-      <c r="AQ16" s="7"/>
-      <c r="AR16" s="7"/>
+      <c r="AQ16" s="77"/>
+      <c r="AR16" s="78"/>
       <c r="AS16" s="7"/>
       <c r="AT16" s="7"/>
-      <c r="AU16" s="7"/>
-      <c r="AV16" s="76"/>
+      <c r="AU16" s="71"/>
+      <c r="AV16" s="72"/>
       <c r="AW16" s="7"/>
-      <c r="AX16" s="77"/>
-      <c r="AY16" s="78"/>
+      <c r="AX16" s="7"/>
+      <c r="AY16" s="7"/>
       <c r="AZ16" s="7"/>
       <c r="BA16" s="7"/>
-      <c r="BB16" s="70"/>
+      <c r="BB16" s="71"/>
     </row>
     <row r="17" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="68"/>
+      <c r="B17" s="69"/>
       <c r="C17" s="7"/>
       <c r="D17" s="8"/>
-      <c r="E17" s="69"/>
+      <c r="E17" s="70"/>
       <c r="F17" s="7"/>
-      <c r="G17" s="70"/>
-      <c r="H17" s="71"/>
+      <c r="G17" s="71"/>
+      <c r="H17" s="72"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
-      <c r="O17" s="70"/>
-      <c r="P17" s="72"/>
+      <c r="O17" s="71"/>
+      <c r="P17" s="73"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
-      <c r="S17" s="73"/>
+      <c r="S17" s="74"/>
       <c r="T17" s="7"/>
       <c r="U17" s="8"/>
-      <c r="V17" s="71"/>
+      <c r="V17" s="72"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
-      <c r="Z17" s="70"/>
-      <c r="AA17" s="74"/>
+      <c r="Z17" s="71"/>
+      <c r="AA17" s="75"/>
       <c r="AB17" s="7"/>
       <c r="AC17" s="7"/>
       <c r="AD17" s="7"/>
       <c r="AE17" s="7"/>
-      <c r="AF17" s="7"/>
+      <c r="AF17" s="72"/>
       <c r="AG17" s="7"/>
-      <c r="AH17" s="75"/>
+      <c r="AH17" s="7"/>
       <c r="AI17" s="7"/>
       <c r="AJ17" s="7"/>
       <c r="AK17" s="7"/>
       <c r="AL17" s="7"/>
       <c r="AM17" s="7"/>
-      <c r="AN17" s="7"/>
-      <c r="AO17" s="7"/>
+      <c r="AN17" s="71"/>
+      <c r="AO17" s="76"/>
       <c r="AP17" s="7"/>
-      <c r="AQ17" s="7"/>
-      <c r="AR17" s="7"/>
+      <c r="AQ17" s="77"/>
+      <c r="AR17" s="78"/>
       <c r="AS17" s="7"/>
       <c r="AT17" s="7"/>
-      <c r="AU17" s="7"/>
-      <c r="AV17" s="76"/>
+      <c r="AU17" s="71"/>
+      <c r="AV17" s="72"/>
       <c r="AW17" s="7"/>
-      <c r="AX17" s="77"/>
-      <c r="AY17" s="78"/>
+      <c r="AX17" s="7"/>
+      <c r="AY17" s="7"/>
       <c r="AZ17" s="7"/>
       <c r="BA17" s="7"/>
-      <c r="BB17" s="70"/>
+      <c r="BB17" s="71"/>
     </row>
     <row r="18" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="68"/>
+      <c r="B18" s="69"/>
       <c r="C18" s="7"/>
       <c r="D18" s="8"/>
-      <c r="E18" s="69"/>
+      <c r="E18" s="70"/>
       <c r="F18" s="7"/>
-      <c r="G18" s="70"/>
-      <c r="H18" s="71"/>
+      <c r="G18" s="71"/>
+      <c r="H18" s="72"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
-      <c r="O18" s="70"/>
-      <c r="P18" s="72"/>
+      <c r="O18" s="71"/>
+      <c r="P18" s="73"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
-      <c r="S18" s="73"/>
+      <c r="S18" s="74"/>
       <c r="T18" s="7"/>
       <c r="U18" s="8"/>
-      <c r="V18" s="71"/>
+      <c r="V18" s="72"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
-      <c r="Z18" s="70"/>
-      <c r="AA18" s="74"/>
+      <c r="Z18" s="71"/>
+      <c r="AA18" s="75"/>
       <c r="AB18" s="7"/>
       <c r="AC18" s="7"/>
       <c r="AD18" s="7"/>
       <c r="AE18" s="7"/>
-      <c r="AF18" s="7"/>
+      <c r="AF18" s="72"/>
       <c r="AG18" s="7"/>
-      <c r="AH18" s="75"/>
+      <c r="AH18" s="7"/>
       <c r="AI18" s="7"/>
       <c r="AJ18" s="7"/>
       <c r="AK18" s="7"/>
       <c r="AL18" s="7"/>
       <c r="AM18" s="7"/>
-      <c r="AN18" s="7"/>
-      <c r="AO18" s="7"/>
+      <c r="AN18" s="71"/>
+      <c r="AO18" s="76"/>
       <c r="AP18" s="7"/>
-      <c r="AQ18" s="7"/>
-      <c r="AR18" s="7"/>
+      <c r="AQ18" s="77"/>
+      <c r="AR18" s="78"/>
       <c r="AS18" s="7"/>
       <c r="AT18" s="7"/>
-      <c r="AU18" s="7"/>
-      <c r="AV18" s="76"/>
+      <c r="AU18" s="71"/>
+      <c r="AV18" s="72"/>
       <c r="AW18" s="7"/>
-      <c r="AX18" s="77"/>
-      <c r="AY18" s="78"/>
+      <c r="AX18" s="7"/>
+      <c r="AY18" s="7"/>
       <c r="AZ18" s="7"/>
       <c r="BA18" s="7"/>
-      <c r="BB18" s="70"/>
+      <c r="BB18" s="71"/>
     </row>
     <row r="19" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="68"/>
+      <c r="B19" s="69"/>
       <c r="C19" s="7"/>
       <c r="D19" s="8"/>
-      <c r="E19" s="69"/>
+      <c r="E19" s="70"/>
       <c r="F19" s="7"/>
-      <c r="G19" s="70"/>
-      <c r="H19" s="71"/>
+      <c r="G19" s="71"/>
+      <c r="H19" s="72"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
-      <c r="O19" s="70"/>
-      <c r="P19" s="72"/>
+      <c r="O19" s="71"/>
+      <c r="P19" s="73"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
-      <c r="S19" s="73"/>
+      <c r="S19" s="74"/>
       <c r="T19" s="7"/>
       <c r="U19" s="8"/>
-      <c r="V19" s="71"/>
+      <c r="V19" s="72"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
-      <c r="Z19" s="70"/>
-      <c r="AA19" s="74"/>
+      <c r="Z19" s="71"/>
+      <c r="AA19" s="75"/>
       <c r="AB19" s="7"/>
       <c r="AC19" s="7"/>
       <c r="AD19" s="7"/>
       <c r="AE19" s="7"/>
-      <c r="AF19" s="7"/>
+      <c r="AF19" s="72"/>
       <c r="AG19" s="7"/>
-      <c r="AH19" s="75"/>
+      <c r="AH19" s="7"/>
       <c r="AI19" s="7"/>
       <c r="AJ19" s="7"/>
       <c r="AK19" s="7"/>
       <c r="AL19" s="7"/>
       <c r="AM19" s="7"/>
-      <c r="AN19" s="7"/>
-      <c r="AO19" s="7"/>
+      <c r="AN19" s="71"/>
+      <c r="AO19" s="76"/>
       <c r="AP19" s="7"/>
-      <c r="AQ19" s="7"/>
-      <c r="AR19" s="7"/>
+      <c r="AQ19" s="77"/>
+      <c r="AR19" s="78"/>
       <c r="AS19" s="7"/>
       <c r="AT19" s="7"/>
-      <c r="AU19" s="7"/>
-      <c r="AV19" s="76"/>
+      <c r="AU19" s="71"/>
+      <c r="AV19" s="72"/>
       <c r="AW19" s="7"/>
-      <c r="AX19" s="77"/>
-      <c r="AY19" s="78"/>
+      <c r="AX19" s="7"/>
+      <c r="AY19" s="7"/>
       <c r="AZ19" s="7"/>
       <c r="BA19" s="7"/>
-      <c r="BB19" s="70"/>
+      <c r="BB19" s="71"/>
     </row>
     <row r="20" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="68"/>
+      <c r="B20" s="69"/>
       <c r="C20" s="7"/>
       <c r="D20" s="8"/>
-      <c r="E20" s="69"/>
+      <c r="E20" s="70"/>
       <c r="F20" s="7"/>
-      <c r="G20" s="70"/>
-      <c r="H20" s="71"/>
+      <c r="G20" s="71"/>
+      <c r="H20" s="72"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
-      <c r="O20" s="70"/>
-      <c r="P20" s="72"/>
+      <c r="O20" s="71"/>
+      <c r="P20" s="73"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
-      <c r="S20" s="73"/>
+      <c r="S20" s="74"/>
       <c r="T20" s="7"/>
       <c r="U20" s="8"/>
-      <c r="V20" s="71"/>
+      <c r="V20" s="72"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
-      <c r="Z20" s="70"/>
-      <c r="AA20" s="74"/>
+      <c r="Z20" s="71"/>
+      <c r="AA20" s="75"/>
       <c r="AB20" s="7"/>
       <c r="AC20" s="7"/>
       <c r="AD20" s="7"/>
       <c r="AE20" s="7"/>
-      <c r="AF20" s="7"/>
+      <c r="AF20" s="72"/>
       <c r="AG20" s="7"/>
-      <c r="AH20" s="75"/>
+      <c r="AH20" s="7"/>
       <c r="AI20" s="7"/>
       <c r="AJ20" s="7"/>
       <c r="AK20" s="7"/>
       <c r="AL20" s="7"/>
       <c r="AM20" s="7"/>
-      <c r="AN20" s="7"/>
-      <c r="AO20" s="7"/>
+      <c r="AN20" s="71"/>
+      <c r="AO20" s="76"/>
       <c r="AP20" s="7"/>
-      <c r="AQ20" s="7"/>
-      <c r="AR20" s="7"/>
+      <c r="AQ20" s="77"/>
+      <c r="AR20" s="78"/>
       <c r="AS20" s="7"/>
       <c r="AT20" s="7"/>
-      <c r="AU20" s="7"/>
-      <c r="AV20" s="76"/>
+      <c r="AU20" s="71"/>
+      <c r="AV20" s="72"/>
       <c r="AW20" s="7"/>
-      <c r="AX20" s="77"/>
-      <c r="AY20" s="78"/>
+      <c r="AX20" s="7"/>
+      <c r="AY20" s="7"/>
       <c r="AZ20" s="7"/>
       <c r="BA20" s="7"/>
-      <c r="BB20" s="70"/>
+      <c r="BB20" s="71"/>
     </row>
     <row r="21" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="68"/>
+      <c r="B21" s="69"/>
       <c r="C21" s="7"/>
       <c r="D21" s="8"/>
-      <c r="E21" s="69"/>
+      <c r="E21" s="70"/>
       <c r="F21" s="7"/>
-      <c r="G21" s="70"/>
-      <c r="H21" s="71"/>
+      <c r="G21" s="71"/>
+      <c r="H21" s="72"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
-      <c r="O21" s="70"/>
-      <c r="P21" s="72"/>
+      <c r="O21" s="71"/>
+      <c r="P21" s="73"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
-      <c r="S21" s="73"/>
+      <c r="S21" s="74"/>
       <c r="T21" s="7"/>
       <c r="U21" s="8"/>
-      <c r="V21" s="71"/>
+      <c r="V21" s="72"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
-      <c r="Z21" s="70"/>
-      <c r="AA21" s="74"/>
+      <c r="Z21" s="71"/>
+      <c r="AA21" s="75"/>
       <c r="AB21" s="7"/>
       <c r="AC21" s="7"/>
       <c r="AD21" s="7"/>
       <c r="AE21" s="7"/>
-      <c r="AF21" s="7"/>
+      <c r="AF21" s="72"/>
       <c r="AG21" s="7"/>
-      <c r="AH21" s="79"/>
+      <c r="AH21" s="7"/>
       <c r="AI21" s="7"/>
       <c r="AJ21" s="7"/>
       <c r="AK21" s="7"/>
       <c r="AL21" s="7"/>
       <c r="AM21" s="7"/>
-      <c r="AN21" s="7"/>
-      <c r="AO21" s="7"/>
+      <c r="AN21" s="71"/>
+      <c r="AO21" s="76"/>
       <c r="AP21" s="7"/>
-      <c r="AQ21" s="7"/>
-      <c r="AR21" s="7"/>
+      <c r="AQ21" s="77"/>
+      <c r="AR21" s="78"/>
       <c r="AS21" s="7"/>
       <c r="AT21" s="7"/>
-      <c r="AU21" s="7"/>
-      <c r="AV21" s="76"/>
+      <c r="AU21" s="71"/>
+      <c r="AV21" s="72"/>
       <c r="AW21" s="7"/>
-      <c r="AX21" s="77"/>
-      <c r="AY21" s="78"/>
+      <c r="AX21" s="7"/>
+      <c r="AY21" s="7"/>
       <c r="AZ21" s="7"/>
       <c r="BA21" s="7"/>
-      <c r="BB21" s="70"/>
+      <c r="BB21" s="71"/>
     </row>
     <row r="22" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B22" s="68"/>
+      <c r="B22" s="69"/>
       <c r="C22" s="7"/>
       <c r="D22" s="8"/>
-      <c r="E22" s="69"/>
+      <c r="E22" s="70"/>
       <c r="F22" s="7"/>
-      <c r="G22" s="70"/>
-      <c r="H22" s="71"/>
+      <c r="G22" s="71"/>
+      <c r="H22" s="72"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
-      <c r="O22" s="70"/>
-      <c r="P22" s="72"/>
+      <c r="O22" s="71"/>
+      <c r="P22" s="73"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
-      <c r="S22" s="73"/>
+      <c r="S22" s="74"/>
       <c r="T22" s="7"/>
       <c r="U22" s="8"/>
-      <c r="V22" s="71"/>
+      <c r="V22" s="72"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
-      <c r="Z22" s="70"/>
-      <c r="AA22" s="74"/>
+      <c r="Z22" s="71"/>
+      <c r="AA22" s="75"/>
       <c r="AB22" s="7"/>
       <c r="AC22" s="7"/>
       <c r="AD22" s="7"/>
       <c r="AE22" s="7"/>
-      <c r="AF22" s="7"/>
+      <c r="AF22" s="72"/>
       <c r="AG22" s="7"/>
-      <c r="AH22" s="75"/>
+      <c r="AH22" s="7"/>
       <c r="AI22" s="7"/>
       <c r="AJ22" s="7"/>
       <c r="AK22" s="7"/>
       <c r="AL22" s="7"/>
       <c r="AM22" s="7"/>
-      <c r="AN22" s="7"/>
-      <c r="AO22" s="7"/>
+      <c r="AN22" s="71"/>
+      <c r="AO22" s="76"/>
       <c r="AP22" s="7"/>
-      <c r="AQ22" s="7"/>
-      <c r="AR22" s="7"/>
+      <c r="AQ22" s="77"/>
+      <c r="AR22" s="78"/>
       <c r="AS22" s="7"/>
       <c r="AT22" s="7"/>
-      <c r="AU22" s="7"/>
-      <c r="AV22" s="76"/>
+      <c r="AU22" s="71"/>
+      <c r="AV22" s="72"/>
       <c r="AW22" s="7"/>
-      <c r="AX22" s="77"/>
-      <c r="AY22" s="78"/>
+      <c r="AX22" s="7"/>
+      <c r="AY22" s="7"/>
       <c r="AZ22" s="7"/>
       <c r="BA22" s="7"/>
-      <c r="BB22" s="70"/>
+      <c r="BB22" s="71"/>
     </row>
     <row r="23" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B23" s="68"/>
+      <c r="B23" s="69"/>
       <c r="C23" s="7"/>
       <c r="D23" s="8"/>
-      <c r="E23" s="69"/>
+      <c r="E23" s="70"/>
       <c r="F23" s="7"/>
-      <c r="G23" s="70"/>
-      <c r="H23" s="71"/>
+      <c r="G23" s="71"/>
+      <c r="H23" s="72"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
-      <c r="O23" s="70"/>
-      <c r="P23" s="72"/>
+      <c r="O23" s="71"/>
+      <c r="P23" s="73"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
-      <c r="S23" s="73"/>
+      <c r="S23" s="74"/>
       <c r="T23" s="7"/>
       <c r="U23" s="8"/>
-      <c r="V23" s="71"/>
+      <c r="V23" s="72"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
-      <c r="Z23" s="70"/>
-      <c r="AA23" s="74"/>
+      <c r="Z23" s="71"/>
+      <c r="AA23" s="75"/>
       <c r="AB23" s="7"/>
       <c r="AC23" s="7"/>
       <c r="AD23" s="7"/>
       <c r="AE23" s="7"/>
-      <c r="AF23" s="7"/>
+      <c r="AF23" s="72"/>
       <c r="AG23" s="7"/>
-      <c r="AH23" s="79"/>
+      <c r="AH23" s="7"/>
       <c r="AI23" s="7"/>
       <c r="AJ23" s="7"/>
       <c r="AK23" s="7"/>
       <c r="AL23" s="7"/>
       <c r="AM23" s="7"/>
-      <c r="AN23" s="7"/>
-      <c r="AO23" s="7"/>
+      <c r="AN23" s="71"/>
+      <c r="AO23" s="76"/>
       <c r="AP23" s="7"/>
-      <c r="AQ23" s="7"/>
-      <c r="AR23" s="7"/>
+      <c r="AQ23" s="77"/>
+      <c r="AR23" s="78"/>
       <c r="AS23" s="7"/>
       <c r="AT23" s="7"/>
-      <c r="AU23" s="7"/>
-      <c r="AV23" s="76"/>
+      <c r="AU23" s="71"/>
+      <c r="AV23" s="72"/>
       <c r="AW23" s="7"/>
-      <c r="AX23" s="77"/>
-      <c r="AY23" s="78"/>
+      <c r="AX23" s="7"/>
+      <c r="AY23" s="7"/>
       <c r="AZ23" s="7"/>
       <c r="BA23" s="7"/>
-      <c r="BB23" s="70"/>
+      <c r="BB23" s="71"/>
     </row>
     <row r="24" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="68"/>
+      <c r="B24" s="69"/>
       <c r="C24" s="7"/>
       <c r="D24" s="8"/>
-      <c r="E24" s="69"/>
+      <c r="E24" s="70"/>
       <c r="F24" s="7"/>
-      <c r="G24" s="70"/>
-      <c r="H24" s="71"/>
+      <c r="G24" s="71"/>
+      <c r="H24" s="72"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
-      <c r="O24" s="70"/>
-      <c r="P24" s="72"/>
+      <c r="O24" s="71"/>
+      <c r="P24" s="73"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
-      <c r="S24" s="73"/>
+      <c r="S24" s="74"/>
       <c r="T24" s="7"/>
       <c r="U24" s="8"/>
-      <c r="V24" s="71"/>
+      <c r="V24" s="72"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
-      <c r="Z24" s="70"/>
-      <c r="AA24" s="74"/>
+      <c r="Z24" s="71"/>
+      <c r="AA24" s="75"/>
       <c r="AB24" s="7"/>
       <c r="AC24" s="7"/>
       <c r="AD24" s="7"/>
       <c r="AE24" s="7"/>
-      <c r="AF24" s="7"/>
+      <c r="AF24" s="72"/>
       <c r="AG24" s="7"/>
-      <c r="AH24" s="79"/>
+      <c r="AH24" s="7"/>
       <c r="AI24" s="7"/>
       <c r="AJ24" s="7"/>
       <c r="AK24" s="7"/>
       <c r="AL24" s="7"/>
       <c r="AM24" s="7"/>
-      <c r="AN24" s="7"/>
-      <c r="AO24" s="7"/>
+      <c r="AN24" s="71"/>
+      <c r="AO24" s="76"/>
       <c r="AP24" s="7"/>
-      <c r="AQ24" s="7"/>
-      <c r="AR24" s="7"/>
+      <c r="AQ24" s="77"/>
+      <c r="AR24" s="78"/>
       <c r="AS24" s="7"/>
       <c r="AT24" s="7"/>
-      <c r="AU24" s="7"/>
-      <c r="AV24" s="76"/>
+      <c r="AU24" s="71"/>
+      <c r="AV24" s="72"/>
       <c r="AW24" s="7"/>
-      <c r="AX24" s="77"/>
-      <c r="AY24" s="78"/>
+      <c r="AX24" s="7"/>
+      <c r="AY24" s="7"/>
       <c r="AZ24" s="7"/>
       <c r="BA24" s="7"/>
-      <c r="BB24" s="70"/>
+      <c r="BB24" s="71"/>
     </row>
     <row r="25" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B25" s="68"/>
+      <c r="B25" s="69"/>
       <c r="C25" s="7"/>
       <c r="D25" s="8"/>
-      <c r="E25" s="69"/>
+      <c r="E25" s="70"/>
       <c r="F25" s="7"/>
-      <c r="G25" s="70"/>
-      <c r="H25" s="71"/>
+      <c r="G25" s="71"/>
+      <c r="H25" s="72"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
-      <c r="O25" s="70"/>
-      <c r="P25" s="72"/>
+      <c r="O25" s="71"/>
+      <c r="P25" s="73"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
-      <c r="S25" s="73"/>
+      <c r="S25" s="74"/>
       <c r="T25" s="7"/>
       <c r="U25" s="8"/>
-      <c r="V25" s="71"/>
+      <c r="V25" s="72"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
-      <c r="Z25" s="70"/>
-      <c r="AA25" s="74"/>
+      <c r="Z25" s="71"/>
+      <c r="AA25" s="75"/>
       <c r="AB25" s="7"/>
       <c r="AC25" s="7"/>
       <c r="AD25" s="7"/>
       <c r="AE25" s="7"/>
-      <c r="AF25" s="7"/>
+      <c r="AF25" s="72"/>
       <c r="AG25" s="7"/>
-      <c r="AH25" s="75"/>
+      <c r="AH25" s="7"/>
       <c r="AI25" s="7"/>
       <c r="AJ25" s="7"/>
       <c r="AK25" s="7"/>
       <c r="AL25" s="7"/>
       <c r="AM25" s="7"/>
-      <c r="AN25" s="7"/>
-      <c r="AO25" s="7"/>
+      <c r="AN25" s="71"/>
+      <c r="AO25" s="76"/>
       <c r="AP25" s="7"/>
-      <c r="AQ25" s="7"/>
-      <c r="AR25" s="7"/>
+      <c r="AQ25" s="77"/>
+      <c r="AR25" s="78"/>
       <c r="AS25" s="7"/>
       <c r="AT25" s="7"/>
-      <c r="AU25" s="7"/>
-      <c r="AV25" s="76"/>
+      <c r="AU25" s="71"/>
+      <c r="AV25" s="72"/>
       <c r="AW25" s="7"/>
-      <c r="AX25" s="77"/>
-      <c r="AY25" s="78"/>
+      <c r="AX25" s="7"/>
+      <c r="AY25" s="7"/>
       <c r="AZ25" s="7"/>
       <c r="BA25" s="7"/>
-      <c r="BB25" s="70"/>
+      <c r="BB25" s="71"/>
     </row>
     <row r="26" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B26" s="68"/>
+      <c r="B26" s="69"/>
       <c r="C26" s="7"/>
       <c r="D26" s="8"/>
-      <c r="E26" s="69"/>
+      <c r="E26" s="70"/>
       <c r="F26" s="7"/>
-      <c r="G26" s="70"/>
-      <c r="H26" s="71"/>
+      <c r="G26" s="71"/>
+      <c r="H26" s="72"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
-      <c r="O26" s="70"/>
-      <c r="P26" s="72"/>
+      <c r="O26" s="71"/>
+      <c r="P26" s="73"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
-      <c r="S26" s="73"/>
+      <c r="S26" s="74"/>
       <c r="T26" s="7"/>
       <c r="U26" s="8"/>
-      <c r="V26" s="71"/>
+      <c r="V26" s="72"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
-      <c r="Z26" s="70"/>
-      <c r="AA26" s="74"/>
+      <c r="Z26" s="71"/>
+      <c r="AA26" s="75"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="7"/>
       <c r="AD26" s="7"/>
       <c r="AE26" s="7"/>
-      <c r="AF26" s="7"/>
+      <c r="AF26" s="72"/>
       <c r="AG26" s="7"/>
-      <c r="AH26" s="79"/>
+      <c r="AH26" s="7"/>
       <c r="AI26" s="7"/>
       <c r="AJ26" s="7"/>
       <c r="AK26" s="7"/>
       <c r="AL26" s="7"/>
       <c r="AM26" s="7"/>
-      <c r="AN26" s="7"/>
-      <c r="AO26" s="7"/>
+      <c r="AN26" s="71"/>
+      <c r="AO26" s="76"/>
       <c r="AP26" s="7"/>
-      <c r="AQ26" s="7"/>
-      <c r="AR26" s="7"/>
+      <c r="AQ26" s="77"/>
+      <c r="AR26" s="78"/>
       <c r="AS26" s="7"/>
       <c r="AT26" s="7"/>
-      <c r="AU26" s="7"/>
-      <c r="AV26" s="76"/>
+      <c r="AU26" s="71"/>
+      <c r="AV26" s="72"/>
       <c r="AW26" s="7"/>
-      <c r="AX26" s="77"/>
-      <c r="AY26" s="78"/>
+      <c r="AX26" s="7"/>
+      <c r="AY26" s="7"/>
       <c r="AZ26" s="7"/>
       <c r="BA26" s="7"/>
-      <c r="BB26" s="70"/>
+      <c r="BB26" s="71"/>
     </row>
     <row r="27" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B27" s="68"/>
+      <c r="B27" s="69"/>
       <c r="C27" s="7"/>
       <c r="D27" s="8"/>
-      <c r="E27" s="69"/>
+      <c r="E27" s="70"/>
       <c r="F27" s="7"/>
-      <c r="G27" s="70"/>
-      <c r="H27" s="71"/>
+      <c r="G27" s="71"/>
+      <c r="H27" s="72"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
-      <c r="O27" s="70"/>
-      <c r="P27" s="72"/>
+      <c r="O27" s="71"/>
+      <c r="P27" s="73"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
-      <c r="S27" s="73"/>
+      <c r="S27" s="74"/>
       <c r="T27" s="7"/>
       <c r="U27" s="8"/>
-      <c r="V27" s="71"/>
+      <c r="V27" s="72"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
-      <c r="Z27" s="70"/>
-      <c r="AA27" s="74"/>
+      <c r="Z27" s="71"/>
+      <c r="AA27" s="75"/>
       <c r="AB27" s="7"/>
       <c r="AC27" s="7"/>
       <c r="AD27" s="7"/>
       <c r="AE27" s="7"/>
-      <c r="AF27" s="7"/>
+      <c r="AF27" s="72"/>
       <c r="AG27" s="7"/>
-      <c r="AH27" s="75"/>
+      <c r="AH27" s="7"/>
       <c r="AI27" s="7"/>
       <c r="AJ27" s="7"/>
       <c r="AK27" s="7"/>
       <c r="AL27" s="7"/>
       <c r="AM27" s="7"/>
-      <c r="AN27" s="7"/>
-      <c r="AO27" s="7"/>
+      <c r="AN27" s="71"/>
+      <c r="AO27" s="76"/>
       <c r="AP27" s="7"/>
-      <c r="AQ27" s="7"/>
-      <c r="AR27" s="7"/>
+      <c r="AQ27" s="77"/>
+      <c r="AR27" s="78"/>
       <c r="AS27" s="7"/>
       <c r="AT27" s="7"/>
-      <c r="AU27" s="7"/>
-      <c r="AV27" s="76"/>
+      <c r="AU27" s="71"/>
+      <c r="AV27" s="72"/>
       <c r="AW27" s="7"/>
-      <c r="AX27" s="77"/>
-      <c r="AY27" s="78"/>
+      <c r="AX27" s="7"/>
+      <c r="AY27" s="7"/>
       <c r="AZ27" s="7"/>
       <c r="BA27" s="7"/>
-      <c r="BB27" s="70"/>
+      <c r="BB27" s="71"/>
     </row>
     <row r="28" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B28" s="68"/>
+      <c r="B28" s="69"/>
       <c r="C28" s="7"/>
       <c r="D28" s="8"/>
-      <c r="E28" s="69"/>
+      <c r="E28" s="70"/>
       <c r="F28" s="7"/>
-      <c r="G28" s="70"/>
-      <c r="H28" s="71"/>
+      <c r="G28" s="71"/>
+      <c r="H28" s="72"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
-      <c r="O28" s="70"/>
-      <c r="P28" s="72"/>
+      <c r="O28" s="71"/>
+      <c r="P28" s="73"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
-      <c r="S28" s="73"/>
+      <c r="S28" s="74"/>
       <c r="T28" s="7"/>
       <c r="U28" s="8"/>
-      <c r="V28" s="71"/>
+      <c r="V28" s="72"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
-      <c r="Z28" s="70"/>
-      <c r="AA28" s="74"/>
+      <c r="Z28" s="71"/>
+      <c r="AA28" s="75"/>
       <c r="AB28" s="7"/>
       <c r="AC28" s="7"/>
       <c r="AD28" s="7"/>
       <c r="AE28" s="7"/>
-      <c r="AF28" s="7"/>
+      <c r="AF28" s="72"/>
       <c r="AG28" s="7"/>
-      <c r="AH28" s="75"/>
+      <c r="AH28" s="7"/>
       <c r="AI28" s="7"/>
       <c r="AJ28" s="7"/>
       <c r="AK28" s="7"/>
       <c r="AL28" s="7"/>
       <c r="AM28" s="7"/>
-      <c r="AN28" s="7"/>
-      <c r="AO28" s="7"/>
+      <c r="AN28" s="71"/>
+      <c r="AO28" s="76"/>
       <c r="AP28" s="7"/>
-      <c r="AQ28" s="7"/>
-      <c r="AR28" s="7"/>
+      <c r="AQ28" s="77"/>
+      <c r="AR28" s="78"/>
       <c r="AS28" s="7"/>
       <c r="AT28" s="7"/>
-      <c r="AU28" s="7"/>
-      <c r="AV28" s="76"/>
+      <c r="AU28" s="71"/>
+      <c r="AV28" s="72"/>
       <c r="AW28" s="7"/>
-      <c r="AX28" s="77"/>
-      <c r="AY28" s="78"/>
+      <c r="AX28" s="7"/>
+      <c r="AY28" s="7"/>
       <c r="AZ28" s="7"/>
       <c r="BA28" s="7"/>
-      <c r="BB28" s="70"/>
+      <c r="BB28" s="71"/>
     </row>
     <row r="29" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B29" s="68"/>
+      <c r="B29" s="69"/>
       <c r="C29" s="7"/>
       <c r="D29" s="8"/>
-      <c r="E29" s="73"/>
+      <c r="E29" s="74"/>
       <c r="F29" s="7"/>
       <c r="G29" s="8"/>
-      <c r="H29" s="71"/>
+      <c r="H29" s="72"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
-      <c r="O29" s="70"/>
-      <c r="P29" s="72"/>
+      <c r="O29" s="71"/>
+      <c r="P29" s="73"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
-      <c r="S29" s="73"/>
+      <c r="S29" s="74"/>
       <c r="T29" s="7"/>
       <c r="U29" s="8"/>
-      <c r="V29" s="71"/>
+      <c r="V29" s="72"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
-      <c r="Z29" s="70"/>
-      <c r="AA29" s="74"/>
+      <c r="Z29" s="71"/>
+      <c r="AA29" s="75"/>
       <c r="AB29" s="7"/>
       <c r="AC29" s="7"/>
       <c r="AD29" s="7"/>
       <c r="AE29" s="7"/>
-      <c r="AF29" s="7"/>
+      <c r="AF29" s="72"/>
       <c r="AG29" s="7"/>
-      <c r="AH29" s="80"/>
+      <c r="AH29" s="7"/>
       <c r="AI29" s="7"/>
       <c r="AJ29" s="7"/>
       <c r="AK29" s="7"/>
       <c r="AL29" s="7"/>
       <c r="AM29" s="7"/>
-      <c r="AN29" s="7"/>
-      <c r="AO29" s="7"/>
+      <c r="AN29" s="71"/>
+      <c r="AO29" s="76"/>
       <c r="AP29" s="7"/>
-      <c r="AQ29" s="7"/>
-      <c r="AR29" s="7"/>
+      <c r="AQ29" s="77"/>
+      <c r="AR29" s="78"/>
       <c r="AS29" s="7"/>
       <c r="AT29" s="7"/>
-      <c r="AU29" s="7"/>
-      <c r="AV29" s="76"/>
+      <c r="AU29" s="71"/>
+      <c r="AV29" s="72"/>
       <c r="AW29" s="7"/>
-      <c r="AX29" s="77"/>
-      <c r="AY29" s="78"/>
+      <c r="AX29" s="7"/>
+      <c r="AY29" s="7"/>
       <c r="AZ29" s="7"/>
       <c r="BA29" s="7"/>
-      <c r="BB29" s="70"/>
+      <c r="BB29" s="71"/>
     </row>
     <row r="30" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="68"/>
+      <c r="B30" s="69"/>
       <c r="C30" s="7"/>
       <c r="D30" s="8"/>
-      <c r="E30" s="73"/>
+      <c r="E30" s="74"/>
       <c r="F30" s="7"/>
       <c r="G30" s="8"/>
-      <c r="H30" s="71"/>
+      <c r="H30" s="72"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
-      <c r="O30" s="70"/>
-      <c r="P30" s="72"/>
+      <c r="O30" s="71"/>
+      <c r="P30" s="73"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
-      <c r="S30" s="73"/>
+      <c r="S30" s="74"/>
       <c r="T30" s="7"/>
       <c r="U30" s="8"/>
-      <c r="V30" s="71"/>
+      <c r="V30" s="72"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
-      <c r="Z30" s="70"/>
-      <c r="AA30" s="74"/>
+      <c r="Z30" s="71"/>
+      <c r="AA30" s="75"/>
       <c r="AB30" s="7"/>
       <c r="AC30" s="7"/>
       <c r="AD30" s="7"/>
       <c r="AE30" s="7"/>
-      <c r="AF30" s="7"/>
+      <c r="AF30" s="72"/>
       <c r="AG30" s="7"/>
-      <c r="AH30" s="75"/>
+      <c r="AH30" s="7"/>
       <c r="AI30" s="7"/>
       <c r="AJ30" s="7"/>
       <c r="AK30" s="7"/>
       <c r="AL30" s="7"/>
       <c r="AM30" s="7"/>
-      <c r="AN30" s="7"/>
-      <c r="AO30" s="7"/>
+      <c r="AN30" s="71"/>
+      <c r="AO30" s="76"/>
       <c r="AP30" s="7"/>
-      <c r="AQ30" s="7"/>
-      <c r="AR30" s="7"/>
+      <c r="AQ30" s="77"/>
+      <c r="AR30" s="78"/>
       <c r="AS30" s="7"/>
       <c r="AT30" s="7"/>
-      <c r="AU30" s="7"/>
-      <c r="AV30" s="76"/>
+      <c r="AU30" s="71"/>
+      <c r="AV30" s="72"/>
       <c r="AW30" s="7"/>
-      <c r="AX30" s="77"/>
-      <c r="AY30" s="78"/>
+      <c r="AX30" s="7"/>
+      <c r="AY30" s="7"/>
       <c r="AZ30" s="7"/>
       <c r="BA30" s="7"/>
-      <c r="BB30" s="70"/>
+      <c r="BB30" s="71"/>
     </row>
     <row r="31" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B31" s="68"/>
+      <c r="B31" s="69"/>
       <c r="C31" s="7"/>
       <c r="D31" s="8"/>
-      <c r="E31" s="73"/>
+      <c r="E31" s="74"/>
       <c r="F31" s="7"/>
       <c r="G31" s="8"/>
-      <c r="H31" s="71"/>
+      <c r="H31" s="72"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
-      <c r="O31" s="70"/>
-      <c r="P31" s="72"/>
+      <c r="O31" s="71"/>
+      <c r="P31" s="73"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
-      <c r="S31" s="73"/>
+      <c r="S31" s="74"/>
       <c r="T31" s="7"/>
       <c r="U31" s="8"/>
-      <c r="V31" s="71"/>
+      <c r="V31" s="72"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
-      <c r="Z31" s="70"/>
-      <c r="AA31" s="74"/>
+      <c r="Z31" s="71"/>
+      <c r="AA31" s="75"/>
       <c r="AB31" s="7"/>
       <c r="AC31" s="7"/>
       <c r="AD31" s="7"/>
       <c r="AE31" s="7"/>
-      <c r="AF31" s="7"/>
+      <c r="AF31" s="72"/>
       <c r="AG31" s="7"/>
-      <c r="AH31" s="75"/>
+      <c r="AH31" s="7"/>
       <c r="AI31" s="7"/>
       <c r="AJ31" s="7"/>
       <c r="AK31" s="7"/>
       <c r="AL31" s="7"/>
       <c r="AM31" s="7"/>
-      <c r="AN31" s="7"/>
-      <c r="AO31" s="7"/>
+      <c r="AN31" s="71"/>
+      <c r="AO31" s="76"/>
       <c r="AP31" s="7"/>
-      <c r="AQ31" s="7"/>
-      <c r="AR31" s="7"/>
+      <c r="AQ31" s="77"/>
+      <c r="AR31" s="78"/>
       <c r="AS31" s="7"/>
       <c r="AT31" s="7"/>
-      <c r="AU31" s="7"/>
-      <c r="AV31" s="76"/>
+      <c r="AU31" s="71"/>
+      <c r="AV31" s="72"/>
       <c r="AW31" s="7"/>
-      <c r="AX31" s="77"/>
-      <c r="AY31" s="78"/>
+      <c r="AX31" s="7"/>
+      <c r="AY31" s="7"/>
       <c r="AZ31" s="7"/>
       <c r="BA31" s="7"/>
-      <c r="BB31" s="70"/>
+      <c r="BB31" s="71"/>
     </row>
     <row r="32" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="68"/>
+      <c r="B32" s="69"/>
       <c r="C32" s="7"/>
       <c r="D32" s="8"/>
-      <c r="E32" s="73"/>
+      <c r="E32" s="74"/>
       <c r="F32" s="7"/>
       <c r="G32" s="8"/>
-      <c r="H32" s="71"/>
+      <c r="H32" s="72"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
-      <c r="O32" s="70"/>
-      <c r="P32" s="72"/>
+      <c r="O32" s="71"/>
+      <c r="P32" s="73"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
-      <c r="S32" s="73"/>
+      <c r="S32" s="74"/>
       <c r="T32" s="7"/>
       <c r="U32" s="8"/>
-      <c r="V32" s="71"/>
+      <c r="V32" s="72"/>
       <c r="W32" s="7"/>
       <c r="X32" s="7"/>
       <c r="Y32" s="7"/>
-      <c r="Z32" s="70"/>
-      <c r="AA32" s="74"/>
+      <c r="Z32" s="71"/>
+      <c r="AA32" s="75"/>
       <c r="AB32" s="7"/>
       <c r="AC32" s="7"/>
       <c r="AD32" s="7"/>
       <c r="AE32" s="7"/>
-      <c r="AF32" s="7"/>
+      <c r="AF32" s="72"/>
       <c r="AG32" s="7"/>
-      <c r="AH32" s="79"/>
+      <c r="AH32" s="7"/>
       <c r="AI32" s="7"/>
       <c r="AJ32" s="7"/>
       <c r="AK32" s="7"/>
       <c r="AL32" s="7"/>
       <c r="AM32" s="7"/>
-      <c r="AN32" s="7"/>
-      <c r="AO32" s="7"/>
+      <c r="AN32" s="71"/>
+      <c r="AO32" s="76"/>
       <c r="AP32" s="7"/>
-      <c r="AQ32" s="7"/>
-      <c r="AR32" s="7"/>
+      <c r="AQ32" s="77"/>
+      <c r="AR32" s="78"/>
       <c r="AS32" s="7"/>
       <c r="AT32" s="7"/>
-      <c r="AU32" s="7"/>
-      <c r="AV32" s="76"/>
+      <c r="AU32" s="71"/>
+      <c r="AV32" s="72"/>
       <c r="AW32" s="7"/>
-      <c r="AX32" s="77"/>
-      <c r="AY32" s="78"/>
+      <c r="AX32" s="7"/>
+      <c r="AY32" s="7"/>
       <c r="AZ32" s="7"/>
       <c r="BA32" s="7"/>
-      <c r="BB32" s="70"/>
+      <c r="BB32" s="71"/>
     </row>
     <row r="33" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B33" s="68"/>
+      <c r="B33" s="69"/>
       <c r="C33" s="7"/>
       <c r="D33" s="8"/>
-      <c r="E33" s="73"/>
+      <c r="E33" s="74"/>
       <c r="F33" s="7"/>
       <c r="G33" s="8"/>
-      <c r="H33" s="71"/>
+      <c r="H33" s="72"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
-      <c r="O33" s="70"/>
-      <c r="P33" s="72"/>
+      <c r="O33" s="71"/>
+      <c r="P33" s="73"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
-      <c r="S33" s="73"/>
+      <c r="S33" s="74"/>
       <c r="T33" s="7"/>
       <c r="U33" s="8"/>
-      <c r="V33" s="71"/>
+      <c r="V33" s="72"/>
       <c r="W33" s="7"/>
       <c r="X33" s="7"/>
       <c r="Y33" s="7"/>
-      <c r="Z33" s="70"/>
-      <c r="AA33" s="74"/>
+      <c r="Z33" s="71"/>
+      <c r="AA33" s="75"/>
       <c r="AB33" s="7"/>
       <c r="AC33" s="7"/>
       <c r="AD33" s="7"/>
       <c r="AE33" s="7"/>
-      <c r="AF33" s="7"/>
+      <c r="AF33" s="72"/>
       <c r="AG33" s="7"/>
-      <c r="AH33" s="75"/>
+      <c r="AH33" s="7"/>
       <c r="AI33" s="7"/>
       <c r="AJ33" s="7"/>
       <c r="AK33" s="7"/>
       <c r="AL33" s="7"/>
       <c r="AM33" s="7"/>
-      <c r="AN33" s="7"/>
-      <c r="AO33" s="7"/>
+      <c r="AN33" s="71"/>
+      <c r="AO33" s="76"/>
       <c r="AP33" s="7"/>
-      <c r="AQ33" s="7"/>
-      <c r="AR33" s="7"/>
+      <c r="AQ33" s="77"/>
+      <c r="AR33" s="78"/>
       <c r="AS33" s="7"/>
       <c r="AT33" s="7"/>
-      <c r="AU33" s="7"/>
-      <c r="AV33" s="76"/>
+      <c r="AU33" s="71"/>
+      <c r="AV33" s="72"/>
       <c r="AW33" s="7"/>
-      <c r="AX33" s="77"/>
-      <c r="AY33" s="78"/>
+      <c r="AX33" s="7"/>
+      <c r="AY33" s="7"/>
       <c r="AZ33" s="7"/>
       <c r="BA33" s="7"/>
-      <c r="BB33" s="70"/>
+      <c r="BB33" s="71"/>
     </row>
     <row r="34" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B34" s="68"/>
+      <c r="B34" s="69"/>
       <c r="C34" s="7"/>
       <c r="D34" s="8"/>
-      <c r="E34" s="73"/>
+      <c r="E34" s="74"/>
       <c r="F34" s="7"/>
       <c r="G34" s="8"/>
-      <c r="H34" s="71"/>
+      <c r="H34" s="72"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
-      <c r="O34" s="70"/>
-      <c r="P34" s="72"/>
+      <c r="O34" s="71"/>
+      <c r="P34" s="73"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
-      <c r="S34" s="73"/>
+      <c r="S34" s="74"/>
       <c r="T34" s="7"/>
       <c r="U34" s="8"/>
-      <c r="V34" s="71"/>
+      <c r="V34" s="72"/>
       <c r="W34" s="7"/>
       <c r="X34" s="7"/>
       <c r="Y34" s="7"/>
-      <c r="Z34" s="70"/>
-      <c r="AA34" s="74"/>
+      <c r="Z34" s="71"/>
+      <c r="AA34" s="75"/>
       <c r="AB34" s="7"/>
       <c r="AC34" s="7"/>
       <c r="AD34" s="7"/>
       <c r="AE34" s="7"/>
-      <c r="AF34" s="7"/>
+      <c r="AF34" s="72"/>
       <c r="AG34" s="7"/>
-      <c r="AH34" s="75"/>
+      <c r="AH34" s="7"/>
       <c r="AI34" s="7"/>
       <c r="AJ34" s="7"/>
       <c r="AK34" s="7"/>
       <c r="AL34" s="7"/>
       <c r="AM34" s="7"/>
-      <c r="AN34" s="7"/>
-      <c r="AO34" s="7"/>
+      <c r="AN34" s="71"/>
+      <c r="AO34" s="76"/>
       <c r="AP34" s="7"/>
-      <c r="AQ34" s="7"/>
-      <c r="AR34" s="7"/>
+      <c r="AQ34" s="77"/>
+      <c r="AR34" s="78"/>
       <c r="AS34" s="7"/>
       <c r="AT34" s="7"/>
-      <c r="AU34" s="7"/>
-      <c r="AV34" s="76"/>
+      <c r="AU34" s="71"/>
+      <c r="AV34" s="72"/>
       <c r="AW34" s="7"/>
-      <c r="AX34" s="77"/>
-      <c r="AY34" s="78"/>
+      <c r="AX34" s="7"/>
+      <c r="AY34" s="7"/>
       <c r="AZ34" s="7"/>
       <c r="BA34" s="7"/>
-      <c r="BB34" s="70"/>
+      <c r="BB34" s="71"/>
     </row>
     <row r="35" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B35" s="68"/>
+      <c r="B35" s="69"/>
       <c r="C35" s="7"/>
       <c r="D35" s="8"/>
-      <c r="E35" s="73"/>
+      <c r="E35" s="74"/>
       <c r="F35" s="7"/>
       <c r="G35" s="8"/>
-      <c r="H35" s="71"/>
+      <c r="H35" s="72"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
-      <c r="O35" s="70"/>
-      <c r="P35" s="72"/>
+      <c r="O35" s="71"/>
+      <c r="P35" s="73"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
-      <c r="S35" s="73"/>
+      <c r="S35" s="74"/>
       <c r="T35" s="7"/>
       <c r="U35" s="8"/>
-      <c r="V35" s="71"/>
+      <c r="V35" s="72"/>
       <c r="W35" s="7"/>
       <c r="X35" s="7"/>
       <c r="Y35" s="7"/>
-      <c r="Z35" s="70"/>
-      <c r="AA35" s="74"/>
+      <c r="Z35" s="71"/>
+      <c r="AA35" s="75"/>
       <c r="AB35" s="7"/>
       <c r="AC35" s="7"/>
       <c r="AD35" s="7"/>
       <c r="AE35" s="7"/>
-      <c r="AF35" s="7"/>
+      <c r="AF35" s="72"/>
       <c r="AG35" s="7"/>
-      <c r="AH35" s="75"/>
+      <c r="AH35" s="7"/>
       <c r="AI35" s="7"/>
       <c r="AJ35" s="7"/>
       <c r="AK35" s="7"/>
       <c r="AL35" s="7"/>
       <c r="AM35" s="7"/>
-      <c r="AN35" s="7"/>
-      <c r="AO35" s="7"/>
+      <c r="AN35" s="71"/>
+      <c r="AO35" s="76"/>
       <c r="AP35" s="7"/>
-      <c r="AQ35" s="7"/>
-      <c r="AR35" s="7"/>
+      <c r="AQ35" s="77"/>
+      <c r="AR35" s="78"/>
       <c r="AS35" s="7"/>
       <c r="AT35" s="7"/>
-      <c r="AU35" s="7"/>
-      <c r="AV35" s="76"/>
+      <c r="AU35" s="71"/>
+      <c r="AV35" s="72"/>
       <c r="AW35" s="7"/>
-      <c r="AX35" s="77"/>
-      <c r="AY35" s="78"/>
+      <c r="AX35" s="7"/>
+      <c r="AY35" s="7"/>
       <c r="AZ35" s="7"/>
       <c r="BA35" s="7"/>
-      <c r="BB35" s="70"/>
+      <c r="BB35" s="71"/>
     </row>
     <row r="36" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B36" s="68"/>
+      <c r="B36" s="69"/>
       <c r="C36" s="7"/>
       <c r="D36" s="8"/>
-      <c r="E36" s="73"/>
+      <c r="E36" s="74"/>
       <c r="F36" s="7"/>
       <c r="G36" s="8"/>
-      <c r="H36" s="71"/>
+      <c r="H36" s="72"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
-      <c r="O36" s="70"/>
-      <c r="P36" s="72"/>
+      <c r="O36" s="71"/>
+      <c r="P36" s="73"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
-      <c r="S36" s="73"/>
+      <c r="S36" s="74"/>
       <c r="T36" s="7"/>
       <c r="U36" s="8"/>
-      <c r="V36" s="71"/>
+      <c r="V36" s="72"/>
       <c r="W36" s="7"/>
       <c r="X36" s="7"/>
       <c r="Y36" s="7"/>
-      <c r="Z36" s="70"/>
-      <c r="AA36" s="74"/>
+      <c r="Z36" s="71"/>
+      <c r="AA36" s="75"/>
       <c r="AB36" s="7"/>
       <c r="AC36" s="7"/>
       <c r="AD36" s="7"/>
       <c r="AE36" s="7"/>
-      <c r="AF36" s="7"/>
+      <c r="AF36" s="72"/>
       <c r="AG36" s="7"/>
-      <c r="AH36" s="75"/>
+      <c r="AH36" s="7"/>
       <c r="AI36" s="7"/>
       <c r="AJ36" s="7"/>
       <c r="AK36" s="7"/>
       <c r="AL36" s="7"/>
       <c r="AM36" s="7"/>
-      <c r="AN36" s="7"/>
-      <c r="AO36" s="7"/>
+      <c r="AN36" s="71"/>
+      <c r="AO36" s="76"/>
       <c r="AP36" s="7"/>
-      <c r="AQ36" s="7"/>
-      <c r="AR36" s="7"/>
+      <c r="AQ36" s="77"/>
+      <c r="AR36" s="78"/>
       <c r="AS36" s="7"/>
       <c r="AT36" s="7"/>
-      <c r="AU36" s="7"/>
-      <c r="AV36" s="76"/>
+      <c r="AU36" s="71"/>
+      <c r="AV36" s="72"/>
       <c r="AW36" s="7"/>
-      <c r="AX36" s="77"/>
-      <c r="AY36" s="78"/>
+      <c r="AX36" s="7"/>
+      <c r="AY36" s="7"/>
       <c r="AZ36" s="7"/>
       <c r="BA36" s="7"/>
-      <c r="BB36" s="70"/>
+      <c r="BB36" s="71"/>
     </row>
     <row r="37" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B37" s="68"/>
+      <c r="B37" s="69"/>
       <c r="C37" s="7"/>
       <c r="D37" s="8"/>
-      <c r="E37" s="73"/>
+      <c r="E37" s="74"/>
       <c r="F37" s="7"/>
       <c r="G37" s="8"/>
-      <c r="H37" s="71"/>
+      <c r="H37" s="72"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
-      <c r="O37" s="70"/>
-      <c r="P37" s="72"/>
+      <c r="O37" s="71"/>
+      <c r="P37" s="73"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
-      <c r="S37" s="73"/>
+      <c r="S37" s="74"/>
       <c r="T37" s="7"/>
       <c r="U37" s="8"/>
-      <c r="V37" s="71"/>
+      <c r="V37" s="72"/>
       <c r="W37" s="7"/>
       <c r="X37" s="7"/>
       <c r="Y37" s="7"/>
-      <c r="Z37" s="70"/>
-      <c r="AA37" s="74"/>
+      <c r="Z37" s="71"/>
+      <c r="AA37" s="75"/>
       <c r="AB37" s="7"/>
       <c r="AC37" s="7"/>
       <c r="AD37" s="7"/>
       <c r="AE37" s="7"/>
-      <c r="AF37" s="7"/>
+      <c r="AF37" s="72"/>
       <c r="AG37" s="7"/>
-      <c r="AH37" s="75"/>
+      <c r="AH37" s="7"/>
       <c r="AI37" s="7"/>
       <c r="AJ37" s="7"/>
       <c r="AK37" s="7"/>
       <c r="AL37" s="7"/>
       <c r="AM37" s="7"/>
-      <c r="AN37" s="7"/>
-      <c r="AO37" s="7"/>
+      <c r="AN37" s="71"/>
+      <c r="AO37" s="76"/>
       <c r="AP37" s="7"/>
-      <c r="AQ37" s="7"/>
-      <c r="AR37" s="7"/>
+      <c r="AQ37" s="77"/>
+      <c r="AR37" s="78"/>
       <c r="AS37" s="7"/>
       <c r="AT37" s="7"/>
-      <c r="AU37" s="7"/>
-      <c r="AV37" s="76"/>
+      <c r="AU37" s="71"/>
+      <c r="AV37" s="72"/>
       <c r="AW37" s="7"/>
-      <c r="AX37" s="77"/>
-      <c r="AY37" s="78"/>
+      <c r="AX37" s="7"/>
+      <c r="AY37" s="7"/>
       <c r="AZ37" s="7"/>
       <c r="BA37" s="7"/>
-      <c r="BB37" s="70"/>
+      <c r="BB37" s="71"/>
     </row>
     <row r="38" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B38" s="68"/>
+      <c r="B38" s="69"/>
       <c r="C38" s="7"/>
       <c r="D38" s="8"/>
-      <c r="E38" s="73"/>
+      <c r="E38" s="74"/>
       <c r="F38" s="7"/>
       <c r="G38" s="8"/>
-      <c r="H38" s="71"/>
+      <c r="H38" s="72"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
-      <c r="O38" s="70"/>
-      <c r="P38" s="72"/>
+      <c r="O38" s="71"/>
+      <c r="P38" s="73"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
-      <c r="S38" s="73"/>
+      <c r="S38" s="74"/>
       <c r="T38" s="7"/>
       <c r="U38" s="8"/>
-      <c r="V38" s="71"/>
+      <c r="V38" s="72"/>
       <c r="W38" s="7"/>
       <c r="X38" s="7"/>
       <c r="Y38" s="7"/>
-      <c r="Z38" s="70"/>
-      <c r="AA38" s="74"/>
+      <c r="Z38" s="71"/>
+      <c r="AA38" s="75"/>
       <c r="AB38" s="7"/>
       <c r="AC38" s="7"/>
       <c r="AD38" s="7"/>
       <c r="AE38" s="7"/>
-      <c r="AF38" s="7"/>
+      <c r="AF38" s="72"/>
       <c r="AG38" s="7"/>
-      <c r="AH38" s="75"/>
+      <c r="AH38" s="7"/>
       <c r="AI38" s="7"/>
       <c r="AJ38" s="7"/>
       <c r="AK38" s="7"/>
       <c r="AL38" s="7"/>
       <c r="AM38" s="7"/>
-      <c r="AN38" s="7"/>
-      <c r="AO38" s="7"/>
+      <c r="AN38" s="71"/>
+      <c r="AO38" s="76"/>
       <c r="AP38" s="7"/>
-      <c r="AQ38" s="7"/>
-      <c r="AR38" s="7"/>
+      <c r="AQ38" s="77"/>
+      <c r="AR38" s="78"/>
       <c r="AS38" s="7"/>
       <c r="AT38" s="7"/>
-      <c r="AU38" s="7"/>
-      <c r="AV38" s="76"/>
+      <c r="AU38" s="71"/>
+      <c r="AV38" s="72"/>
       <c r="AW38" s="7"/>
-      <c r="AX38" s="77"/>
-      <c r="AY38" s="78"/>
+      <c r="AX38" s="7"/>
+      <c r="AY38" s="7"/>
       <c r="AZ38" s="7"/>
       <c r="BA38" s="7"/>
-      <c r="BB38" s="70"/>
+      <c r="BB38" s="71"/>
     </row>
     <row r="39" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B39" s="68"/>
+      <c r="B39" s="69"/>
       <c r="C39" s="7"/>
       <c r="D39" s="8"/>
-      <c r="E39" s="69"/>
+      <c r="E39" s="70"/>
       <c r="F39" s="7"/>
-      <c r="G39" s="70"/>
-      <c r="H39" s="71"/>
+      <c r="G39" s="71"/>
+      <c r="H39" s="72"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
-      <c r="O39" s="70"/>
-      <c r="P39" s="68"/>
+      <c r="O39" s="71"/>
+      <c r="P39" s="69"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="8"/>
-      <c r="S39" s="69"/>
+      <c r="S39" s="70"/>
       <c r="T39" s="7"/>
-      <c r="U39" s="70"/>
-      <c r="V39" s="71"/>
+      <c r="U39" s="71"/>
+      <c r="V39" s="72"/>
       <c r="W39" s="7"/>
       <c r="X39" s="7"/>
       <c r="Y39" s="7"/>
-      <c r="Z39" s="70"/>
-      <c r="AA39" s="81"/>
+      <c r="Z39" s="71"/>
+      <c r="AA39" s="75"/>
       <c r="AB39" s="7"/>
       <c r="AC39" s="7"/>
       <c r="AD39" s="7"/>
       <c r="AE39" s="7"/>
-      <c r="AF39" s="7"/>
-[...1 lines deleted...]
-      <c r="AH39" s="82"/>
+      <c r="AF39" s="72"/>
+      <c r="AG39" s="7"/>
+      <c r="AH39" s="7"/>
       <c r="AI39" s="7"/>
       <c r="AJ39" s="7"/>
       <c r="AK39" s="7"/>
       <c r="AL39" s="7"/>
       <c r="AM39" s="7"/>
-      <c r="AN39" s="7"/>
-      <c r="AO39" s="7"/>
+      <c r="AN39" s="71"/>
+      <c r="AO39" s="76"/>
       <c r="AP39" s="7"/>
-      <c r="AQ39" s="7"/>
-      <c r="AR39" s="7"/>
+      <c r="AQ39" s="77"/>
+      <c r="AR39" s="78"/>
       <c r="AS39" s="7"/>
       <c r="AT39" s="7"/>
-      <c r="AU39" s="70"/>
-      <c r="AV39" s="76"/>
+      <c r="AU39" s="71"/>
+      <c r="AV39" s="72"/>
       <c r="AW39" s="7"/>
-      <c r="AX39" s="77"/>
-      <c r="AY39" s="78"/>
+      <c r="AX39" s="7"/>
+      <c r="AY39" s="7"/>
       <c r="AZ39" s="7"/>
       <c r="BA39" s="7"/>
-      <c r="BB39" s="70"/>
+      <c r="BB39" s="71"/>
     </row>
     <row r="40" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B40" s="68"/>
+      <c r="B40" s="69"/>
       <c r="C40" s="7"/>
       <c r="D40" s="8"/>
-      <c r="E40" s="73"/>
+      <c r="E40" s="74"/>
       <c r="F40" s="7"/>
       <c r="G40" s="8"/>
-      <c r="H40" s="71"/>
+      <c r="H40" s="72"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
-      <c r="O40" s="70"/>
-      <c r="P40" s="72"/>
+      <c r="O40" s="71"/>
+      <c r="P40" s="73"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
-      <c r="S40" s="73"/>
+      <c r="S40" s="74"/>
       <c r="T40" s="7"/>
       <c r="U40" s="8"/>
-      <c r="V40" s="71"/>
+      <c r="V40" s="72"/>
       <c r="W40" s="7"/>
       <c r="X40" s="7"/>
       <c r="Y40" s="7"/>
-      <c r="Z40" s="70"/>
-      <c r="AA40" s="74"/>
+      <c r="Z40" s="71"/>
+      <c r="AA40" s="75"/>
       <c r="AB40" s="7"/>
       <c r="AC40" s="7"/>
       <c r="AD40" s="7"/>
       <c r="AE40" s="7"/>
-      <c r="AF40" s="7"/>
+      <c r="AF40" s="72"/>
       <c r="AG40" s="7"/>
-      <c r="AH40" s="75"/>
+      <c r="AH40" s="7"/>
       <c r="AI40" s="7"/>
       <c r="AJ40" s="7"/>
       <c r="AK40" s="7"/>
       <c r="AL40" s="7"/>
       <c r="AM40" s="7"/>
-      <c r="AN40" s="7"/>
-      <c r="AO40" s="7"/>
+      <c r="AN40" s="71"/>
+      <c r="AO40" s="76"/>
       <c r="AP40" s="7"/>
-      <c r="AQ40" s="7"/>
-      <c r="AR40" s="7"/>
+      <c r="AQ40" s="77"/>
+      <c r="AR40" s="78"/>
       <c r="AS40" s="7"/>
       <c r="AT40" s="7"/>
-      <c r="AU40" s="7"/>
-      <c r="AV40" s="76"/>
+      <c r="AU40" s="71"/>
+      <c r="AV40" s="72"/>
       <c r="AW40" s="7"/>
-      <c r="AX40" s="77"/>
-      <c r="AY40" s="78"/>
+      <c r="AX40" s="7"/>
+      <c r="AY40" s="7"/>
       <c r="AZ40" s="7"/>
       <c r="BA40" s="7"/>
-      <c r="BB40" s="70"/>
+      <c r="BB40" s="71"/>
     </row>
     <row r="41" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B41" s="68"/>
+      <c r="B41" s="69"/>
       <c r="C41" s="7"/>
       <c r="D41" s="8"/>
-      <c r="E41" s="69"/>
+      <c r="E41" s="70"/>
       <c r="F41" s="7"/>
-      <c r="G41" s="70"/>
-      <c r="H41" s="71"/>
+      <c r="G41" s="71"/>
+      <c r="H41" s="72"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
-      <c r="O41" s="70"/>
-      <c r="P41" s="68"/>
+      <c r="O41" s="71"/>
+      <c r="P41" s="69"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="8"/>
-      <c r="S41" s="69"/>
+      <c r="S41" s="70"/>
       <c r="T41" s="7"/>
-      <c r="U41" s="70"/>
-      <c r="V41" s="71"/>
+      <c r="U41" s="71"/>
+      <c r="V41" s="72"/>
       <c r="W41" s="7"/>
       <c r="X41" s="7"/>
       <c r="Y41" s="7"/>
-      <c r="Z41" s="70"/>
-      <c r="AA41" s="81"/>
+      <c r="Z41" s="71"/>
+      <c r="AA41" s="75"/>
       <c r="AB41" s="7"/>
       <c r="AC41" s="7"/>
       <c r="AD41" s="7"/>
       <c r="AE41" s="7"/>
-      <c r="AF41" s="7"/>
-[...1 lines deleted...]
-      <c r="AH41" s="82"/>
+      <c r="AF41" s="72"/>
+      <c r="AG41" s="7"/>
+      <c r="AH41" s="7"/>
       <c r="AI41" s="7"/>
       <c r="AJ41" s="7"/>
       <c r="AK41" s="7"/>
       <c r="AL41" s="7"/>
       <c r="AM41" s="7"/>
-      <c r="AN41" s="7"/>
-      <c r="AO41" s="7"/>
+      <c r="AN41" s="71"/>
+      <c r="AO41" s="76"/>
       <c r="AP41" s="7"/>
-      <c r="AQ41" s="7"/>
-      <c r="AR41" s="7"/>
+      <c r="AQ41" s="77"/>
+      <c r="AR41" s="78"/>
       <c r="AS41" s="7"/>
       <c r="AT41" s="7"/>
-      <c r="AU41" s="70"/>
-      <c r="AV41" s="76"/>
+      <c r="AU41" s="71"/>
+      <c r="AV41" s="72"/>
       <c r="AW41" s="7"/>
-      <c r="AX41" s="77"/>
-      <c r="AY41" s="78"/>
+      <c r="AX41" s="7"/>
+      <c r="AY41" s="7"/>
       <c r="AZ41" s="7"/>
       <c r="BA41" s="7"/>
-      <c r="BB41" s="70"/>
+      <c r="BB41" s="71"/>
     </row>
     <row r="42" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B42" s="83"/>
+      <c r="B42" s="79"/>
       <c r="C42" s="56"/>
-      <c r="D42" s="84"/>
-      <c r="E42" s="85"/>
+      <c r="D42" s="80"/>
+      <c r="E42" s="81"/>
       <c r="F42" s="56"/>
-      <c r="G42" s="84"/>
-      <c r="H42" s="86"/>
+      <c r="G42" s="80"/>
+      <c r="H42" s="82"/>
       <c r="I42" s="56"/>
       <c r="J42" s="56"/>
       <c r="K42" s="56"/>
       <c r="L42" s="56"/>
       <c r="M42" s="56"/>
       <c r="N42" s="56"/>
       <c r="O42" s="59"/>
-      <c r="P42" s="72"/>
+      <c r="P42" s="73"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
-      <c r="S42" s="85"/>
+      <c r="S42" s="81"/>
       <c r="T42" s="56"/>
-      <c r="U42" s="84"/>
-[...10 lines deleted...]
-      <c r="AF42" s="56"/>
+      <c r="U42" s="80"/>
+      <c r="V42" s="72"/>
+      <c r="W42" s="7"/>
+      <c r="X42" s="7"/>
+      <c r="Y42" s="7"/>
+      <c r="Z42" s="71"/>
+      <c r="AA42" s="75"/>
+      <c r="AB42" s="7"/>
+      <c r="AC42" s="7"/>
+      <c r="AD42" s="7"/>
+      <c r="AE42" s="7"/>
+      <c r="AF42" s="83"/>
       <c r="AG42" s="56"/>
-      <c r="AH42" s="88"/>
+      <c r="AH42" s="56"/>
       <c r="AI42" s="56"/>
       <c r="AJ42" s="56"/>
       <c r="AK42" s="56"/>
       <c r="AL42" s="56"/>
       <c r="AM42" s="56"/>
-      <c r="AN42" s="56"/>
-      <c r="AO42" s="56"/>
+      <c r="AN42" s="59"/>
+      <c r="AO42" s="84"/>
       <c r="AP42" s="56"/>
-      <c r="AQ42" s="56"/>
-      <c r="AR42" s="56"/>
+      <c r="AQ42" s="57"/>
+      <c r="AR42" s="85"/>
       <c r="AS42" s="56"/>
       <c r="AT42" s="56"/>
       <c r="AU42" s="59"/>
-      <c r="AV42" s="89"/>
+      <c r="AV42" s="82"/>
       <c r="AW42" s="56"/>
-      <c r="AX42" s="57"/>
-      <c r="AY42" s="90"/>
+      <c r="AX42" s="56"/>
+      <c r="AY42" s="56"/>
       <c r="AZ42" s="56"/>
       <c r="BA42" s="56"/>
       <c r="BB42" s="59"/>
     </row>
     <row r="43" ht="24.3" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B43" s="91" t="s">
-        <v>30</v>
+      <c r="B43" s="86" t="s">
+        <v>31</v>
       </c>
       <c r="C43" s="39"/>
       <c r="D43" s="39"/>
       <c r="E43" s="39"/>
       <c r="F43" s="39"/>
       <c r="G43" s="39"/>
       <c r="H43" s="39"/>
       <c r="I43" s="39"/>
       <c r="J43" s="39"/>
       <c r="K43" s="39"/>
       <c r="L43" s="39"/>
       <c r="M43" s="39"/>
       <c r="N43" s="39"/>
       <c r="O43" s="39"/>
       <c r="P43" s="39"/>
       <c r="Q43" s="39"/>
       <c r="R43" s="39"/>
       <c r="S43" s="39"/>
       <c r="T43" s="39"/>
-      <c r="U43" s="92"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="U43" s="87"/>
+      <c r="V43" s="88" t="s">
+        <v>32</v>
       </c>
       <c r="W43" s="39"/>
       <c r="X43" s="39"/>
       <c r="Y43" s="39"/>
       <c r="Z43" s="39"/>
-      <c r="AA43" s="94"/>
-      <c r="AB43" s="95"/>
+      <c r="AA43" s="89"/>
+      <c r="AB43" s="90"/>
       <c r="AC43" s="14"/>
       <c r="AD43" s="14"/>
       <c r="AE43" s="14"/>
       <c r="AF43" s="14"/>
       <c r="AG43" s="14"/>
       <c r="AH43" s="14"/>
       <c r="AI43" s="14"/>
       <c r="AJ43" s="14"/>
       <c r="AK43" s="14"/>
       <c r="AL43" s="14"/>
       <c r="AM43" s="14"/>
       <c r="AN43" s="14"/>
       <c r="AO43" s="14"/>
       <c r="AP43" s="14"/>
       <c r="AQ43" s="14"/>
       <c r="AR43" s="14"/>
       <c r="AS43" s="14"/>
-      <c r="AT43" s="96"/>
-[...7 lines deleted...]
-      <c r="BB43" s="97"/>
+      <c r="AT43" s="91"/>
+      <c r="AU43" s="91"/>
+      <c r="AV43" s="91"/>
+      <c r="AW43" s="91"/>
+      <c r="AX43" s="91"/>
+      <c r="AY43" s="91"/>
+      <c r="AZ43" s="91"/>
+      <c r="BA43" s="92"/>
+      <c r="BB43" s="92"/>
     </row>
     <row r="44" ht="15" customHeight="1" spans="48:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="AV44" s="3"/>
       <c r="AW44" s="4"/>
       <c r="AX44" s="4"/>
       <c r="AY44" s="5"/>
       <c r="AZ44" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="BA44" s="7"/>
       <c r="BB44" s="8"/>
     </row>
     <row r="45" ht="24.75" customHeight="1" spans="4:41" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="D45" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E45" s="10"/>
       <c r="F45" s="10"/>
       <c r="G45" s="10"/>
       <c r="H45" s="10"/>
       <c r="I45" s="10"/>
       <c r="J45" s="10"/>
       <c r="K45" s="10"/>
       <c r="L45" s="10"/>
       <c r="M45" s="10"/>
       <c r="N45" s="10"/>
       <c r="S45" s="11"/>
       <c r="T45" s="12" t="s">
         <v>2</v>
       </c>
       <c r="U45" s="11"/>
       <c r="V45" s="11"/>
       <c r="X45" s="11"/>
@@ -4518,2518 +4500,2582 @@
       <c r="L54" s="14"/>
       <c r="M54" s="14"/>
       <c r="N54" s="14"/>
       <c r="O54" s="14"/>
       <c r="P54" s="47" t="s">
         <v>12</v>
       </c>
       <c r="Q54" s="37"/>
       <c r="R54" s="37"/>
       <c r="S54" s="37"/>
       <c r="T54" s="37"/>
       <c r="U54" s="48"/>
       <c r="V54" s="49" t="s">
         <v>13</v>
       </c>
       <c r="W54" s="14"/>
       <c r="X54" s="14"/>
       <c r="Y54" s="14"/>
       <c r="Z54" s="20"/>
       <c r="AA54" s="50" t="s">
         <v>14</v>
       </c>
       <c r="AB54" s="14"/>
       <c r="AC54" s="14"/>
       <c r="AD54" s="14"/>
-      <c r="AE54" s="14"/>
-[...2 lines deleted...]
-      <c r="AH54" s="50" t="s">
+      <c r="AE54" s="20"/>
+      <c r="AF54" s="50" t="s">
         <v>15</v>
       </c>
+      <c r="AG54" s="14"/>
+      <c r="AH54" s="14"/>
       <c r="AI54" s="14"/>
       <c r="AJ54" s="14"/>
       <c r="AK54" s="14"/>
       <c r="AL54" s="14"/>
       <c r="AM54" s="14"/>
-      <c r="AN54" s="14"/>
-      <c r="AO54" s="14"/>
+      <c r="AN54" s="20"/>
+      <c r="AO54" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AP54" s="14"/>
       <c r="AQ54" s="14"/>
       <c r="AR54" s="14"/>
       <c r="AS54" s="14"/>
       <c r="AT54" s="14"/>
-      <c r="AU54" s="14"/>
-[...1 lines deleted...]
-        <v>16</v>
+      <c r="AU54" s="20"/>
+      <c r="AV54" s="50" t="s">
+        <v>17</v>
       </c>
       <c r="AW54" s="14"/>
       <c r="AX54" s="14"/>
       <c r="AY54" s="14"/>
       <c r="AZ54" s="14"/>
       <c r="BA54" s="14"/>
       <c r="BB54" s="20"/>
       <c r="BC54" s="52"/>
     </row>
     <row r="55" ht="15" customHeight="1" spans="2:55" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B55" s="32"/>
       <c r="C55" s="10"/>
       <c r="D55" s="53"/>
       <c r="E55" s="54"/>
       <c r="F55" s="10"/>
       <c r="G55" s="33"/>
       <c r="H55" s="32"/>
       <c r="I55" s="10"/>
       <c r="J55" s="10"/>
       <c r="K55" s="10"/>
       <c r="L55" s="10"/>
       <c r="M55" s="10"/>
       <c r="N55" s="10"/>
       <c r="O55" s="10"/>
       <c r="P55" s="55" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q55" s="56"/>
       <c r="R55" s="57"/>
       <c r="S55" s="58" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="T55" s="56"/>
       <c r="U55" s="59"/>
       <c r="V55" s="10"/>
       <c r="W55" s="10"/>
       <c r="X55" s="10"/>
       <c r="Y55" s="10"/>
       <c r="Z55" s="33"/>
       <c r="AA55" s="32"/>
       <c r="AB55" s="10"/>
       <c r="AC55" s="10"/>
       <c r="AD55" s="10"/>
-      <c r="AE55" s="10"/>
-      <c r="AF55" s="10"/>
+      <c r="AE55" s="33"/>
+      <c r="AF55" s="32"/>
       <c r="AG55" s="10"/>
-      <c r="AH55" s="32"/>
+      <c r="AH55" s="10"/>
       <c r="AI55" s="10"/>
       <c r="AJ55" s="10"/>
       <c r="AK55" s="10"/>
       <c r="AL55" s="10"/>
       <c r="AM55" s="10"/>
-      <c r="AN55" s="10"/>
-[...8 lines deleted...]
-        <v>19</v>
+      <c r="AN55" s="33"/>
+      <c r="AO55" s="55" t="s">
+        <v>20</v>
       </c>
-      <c r="AW55" s="56"/>
-[...2 lines deleted...]
-        <v>17</v>
+      <c r="AP55" s="56"/>
+      <c r="AQ55" s="57"/>
+      <c r="AR55" s="58" t="s">
+        <v>18</v>
       </c>
-      <c r="AZ55" s="56"/>
-[...1 lines deleted...]
-      <c r="BB55" s="59"/>
+      <c r="AS55" s="56"/>
+      <c r="AT55" s="56"/>
+      <c r="AU55" s="59"/>
+      <c r="AV55" s="32"/>
+      <c r="AW55" s="10"/>
+      <c r="AX55" s="10"/>
+      <c r="AY55" s="10"/>
+      <c r="AZ55" s="10"/>
+      <c r="BA55" s="10"/>
+      <c r="BB55" s="33"/>
       <c r="BC55" s="52"/>
     </row>
     <row r="56" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B56" s="60"/>
       <c r="C56" s="22"/>
       <c r="D56" s="23"/>
       <c r="E56" s="18"/>
       <c r="F56" s="37"/>
       <c r="G56" s="48"/>
       <c r="H56" s="61"/>
       <c r="I56" s="37"/>
       <c r="J56" s="37"/>
       <c r="K56" s="37"/>
       <c r="L56" s="37"/>
       <c r="M56" s="37"/>
       <c r="N56" s="37"/>
       <c r="O56" s="48"/>
       <c r="P56" s="36"/>
       <c r="Q56" s="37"/>
       <c r="R56" s="37"/>
       <c r="S56" s="62"/>
       <c r="T56" s="22"/>
       <c r="U56" s="23"/>
       <c r="V56" s="61"/>
       <c r="W56" s="37"/>
       <c r="X56" s="37"/>
       <c r="Y56" s="37"/>
       <c r="Z56" s="48"/>
       <c r="AA56" s="63"/>
-      <c r="AB56" s="37"/>
-[...25 lines deleted...]
-      <c r="BB56" s="48"/>
+      <c r="AB56" s="14"/>
+      <c r="AC56" s="14"/>
+      <c r="AD56" s="14"/>
+      <c r="AE56" s="14"/>
+      <c r="AF56" s="64"/>
+      <c r="AG56" s="14"/>
+      <c r="AH56" s="14"/>
+      <c r="AI56" s="14"/>
+      <c r="AJ56" s="14"/>
+      <c r="AK56" s="14"/>
+      <c r="AL56" s="14"/>
+      <c r="AM56" s="14"/>
+      <c r="AN56" s="20"/>
+      <c r="AO56" s="65"/>
+      <c r="AP56" s="14"/>
+      <c r="AQ56" s="66"/>
+      <c r="AR56" s="67"/>
+      <c r="AS56" s="14"/>
+      <c r="AT56" s="14"/>
+      <c r="AU56" s="20"/>
+      <c r="AV56" s="68"/>
+      <c r="AW56" s="14"/>
+      <c r="AX56" s="14"/>
+      <c r="AY56" s="14"/>
+      <c r="AZ56" s="14"/>
+      <c r="BA56" s="14"/>
+      <c r="BB56" s="20"/>
     </row>
     <row r="57" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B57" s="68"/>
+      <c r="B57" s="69"/>
       <c r="C57" s="7"/>
       <c r="D57" s="8"/>
-      <c r="E57" s="69"/>
+      <c r="E57" s="70"/>
       <c r="F57" s="7"/>
-      <c r="G57" s="70"/>
-      <c r="H57" s="71"/>
+      <c r="G57" s="71"/>
+      <c r="H57" s="72"/>
       <c r="I57" s="7"/>
       <c r="J57" s="7"/>
       <c r="K57" s="7"/>
       <c r="L57" s="7"/>
       <c r="M57" s="7"/>
       <c r="N57" s="7"/>
-      <c r="O57" s="70"/>
-      <c r="P57" s="72"/>
+      <c r="O57" s="71"/>
+      <c r="P57" s="73"/>
       <c r="Q57" s="7"/>
       <c r="R57" s="7"/>
-      <c r="S57" s="73"/>
+      <c r="S57" s="74"/>
       <c r="T57" s="7"/>
       <c r="U57" s="8"/>
-      <c r="V57" s="71"/>
+      <c r="V57" s="72"/>
       <c r="W57" s="7"/>
       <c r="X57" s="7"/>
       <c r="Y57" s="7"/>
-      <c r="Z57" s="70"/>
-      <c r="AA57" s="74"/>
+      <c r="Z57" s="71"/>
+      <c r="AA57" s="75"/>
       <c r="AB57" s="7"/>
       <c r="AC57" s="7"/>
       <c r="AD57" s="7"/>
       <c r="AE57" s="7"/>
-      <c r="AF57" s="7"/>
+      <c r="AF57" s="72"/>
       <c r="AG57" s="7"/>
-      <c r="AH57" s="75"/>
+      <c r="AH57" s="7"/>
       <c r="AI57" s="7"/>
       <c r="AJ57" s="7"/>
       <c r="AK57" s="7"/>
       <c r="AL57" s="7"/>
       <c r="AM57" s="7"/>
-      <c r="AN57" s="7"/>
-      <c r="AO57" s="7"/>
+      <c r="AN57" s="71"/>
+      <c r="AO57" s="76"/>
       <c r="AP57" s="7"/>
-      <c r="AQ57" s="7"/>
-      <c r="AR57" s="7"/>
+      <c r="AQ57" s="77"/>
+      <c r="AR57" s="78"/>
       <c r="AS57" s="7"/>
       <c r="AT57" s="7"/>
-      <c r="AU57" s="7"/>
-      <c r="AV57" s="76"/>
+      <c r="AU57" s="71"/>
+      <c r="AV57" s="72"/>
       <c r="AW57" s="7"/>
-      <c r="AX57" s="77"/>
-      <c r="AY57" s="78"/>
+      <c r="AX57" s="7"/>
+      <c r="AY57" s="7"/>
       <c r="AZ57" s="7"/>
       <c r="BA57" s="7"/>
-      <c r="BB57" s="70"/>
+      <c r="BB57" s="71"/>
     </row>
     <row r="58" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B58" s="68"/>
+      <c r="B58" s="69"/>
       <c r="C58" s="7"/>
       <c r="D58" s="8"/>
-      <c r="E58" s="69"/>
+      <c r="E58" s="70"/>
       <c r="F58" s="7"/>
-      <c r="G58" s="70"/>
-      <c r="H58" s="71"/>
+      <c r="G58" s="71"/>
+      <c r="H58" s="72"/>
       <c r="I58" s="7"/>
       <c r="J58" s="7"/>
       <c r="K58" s="7"/>
       <c r="L58" s="7"/>
       <c r="M58" s="7"/>
       <c r="N58" s="7"/>
-      <c r="O58" s="70"/>
-      <c r="P58" s="72"/>
+      <c r="O58" s="71"/>
+      <c r="P58" s="73"/>
       <c r="Q58" s="7"/>
       <c r="R58" s="7"/>
-      <c r="S58" s="73"/>
+      <c r="S58" s="74"/>
       <c r="T58" s="7"/>
       <c r="U58" s="8"/>
-      <c r="V58" s="71"/>
+      <c r="V58" s="72"/>
       <c r="W58" s="7"/>
       <c r="X58" s="7"/>
       <c r="Y58" s="7"/>
-      <c r="Z58" s="70"/>
-      <c r="AA58" s="74"/>
+      <c r="Z58" s="71"/>
+      <c r="AA58" s="75"/>
       <c r="AB58" s="7"/>
       <c r="AC58" s="7"/>
       <c r="AD58" s="7"/>
       <c r="AE58" s="7"/>
-      <c r="AF58" s="7"/>
+      <c r="AF58" s="72"/>
       <c r="AG58" s="7"/>
-      <c r="AH58" s="75"/>
+      <c r="AH58" s="7"/>
       <c r="AI58" s="7"/>
       <c r="AJ58" s="7"/>
       <c r="AK58" s="7"/>
       <c r="AL58" s="7"/>
       <c r="AM58" s="7"/>
-      <c r="AN58" s="7"/>
-      <c r="AO58" s="7"/>
+      <c r="AN58" s="71"/>
+      <c r="AO58" s="76"/>
       <c r="AP58" s="7"/>
-      <c r="AQ58" s="7"/>
-      <c r="AR58" s="7"/>
+      <c r="AQ58" s="77"/>
+      <c r="AR58" s="78"/>
       <c r="AS58" s="7"/>
       <c r="AT58" s="7"/>
-      <c r="AU58" s="7"/>
-      <c r="AV58" s="76"/>
+      <c r="AU58" s="71"/>
+      <c r="AV58" s="72"/>
       <c r="AW58" s="7"/>
-      <c r="AX58" s="77"/>
-      <c r="AY58" s="78"/>
+      <c r="AX58" s="7"/>
+      <c r="AY58" s="7"/>
       <c r="AZ58" s="7"/>
       <c r="BA58" s="7"/>
-      <c r="BB58" s="70"/>
+      <c r="BB58" s="71"/>
     </row>
     <row r="59" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B59" s="68"/>
+      <c r="B59" s="69"/>
       <c r="C59" s="7"/>
       <c r="D59" s="8"/>
-      <c r="E59" s="69"/>
+      <c r="E59" s="70"/>
       <c r="F59" s="7"/>
-      <c r="G59" s="70"/>
-      <c r="H59" s="71"/>
+      <c r="G59" s="71"/>
+      <c r="H59" s="72"/>
       <c r="I59" s="7"/>
       <c r="J59" s="7"/>
       <c r="K59" s="7"/>
       <c r="L59" s="7"/>
       <c r="M59" s="7"/>
       <c r="N59" s="7"/>
-      <c r="O59" s="70"/>
-      <c r="P59" s="72"/>
+      <c r="O59" s="71"/>
+      <c r="P59" s="73"/>
       <c r="Q59" s="7"/>
       <c r="R59" s="7"/>
-      <c r="S59" s="73"/>
+      <c r="S59" s="74"/>
       <c r="T59" s="7"/>
       <c r="U59" s="8"/>
-      <c r="V59" s="71"/>
+      <c r="V59" s="72"/>
       <c r="W59" s="7"/>
       <c r="X59" s="7"/>
       <c r="Y59" s="7"/>
-      <c r="Z59" s="70"/>
-      <c r="AA59" s="74"/>
+      <c r="Z59" s="71"/>
+      <c r="AA59" s="75"/>
       <c r="AB59" s="7"/>
       <c r="AC59" s="7"/>
       <c r="AD59" s="7"/>
       <c r="AE59" s="7"/>
-      <c r="AF59" s="7"/>
+      <c r="AF59" s="72"/>
       <c r="AG59" s="7"/>
-      <c r="AH59" s="75"/>
+      <c r="AH59" s="7"/>
       <c r="AI59" s="7"/>
       <c r="AJ59" s="7"/>
       <c r="AK59" s="7"/>
       <c r="AL59" s="7"/>
       <c r="AM59" s="7"/>
-      <c r="AN59" s="7"/>
-      <c r="AO59" s="7"/>
+      <c r="AN59" s="71"/>
+      <c r="AO59" s="76"/>
       <c r="AP59" s="7"/>
-      <c r="AQ59" s="7"/>
-      <c r="AR59" s="7"/>
+      <c r="AQ59" s="77"/>
+      <c r="AR59" s="78"/>
       <c r="AS59" s="7"/>
       <c r="AT59" s="7"/>
-      <c r="AU59" s="7"/>
-      <c r="AV59" s="76"/>
+      <c r="AU59" s="71"/>
+      <c r="AV59" s="72"/>
       <c r="AW59" s="7"/>
-      <c r="AX59" s="77"/>
-      <c r="AY59" s="78"/>
+      <c r="AX59" s="7"/>
+      <c r="AY59" s="7"/>
       <c r="AZ59" s="7"/>
       <c r="BA59" s="7"/>
-      <c r="BB59" s="70"/>
+      <c r="BB59" s="71"/>
     </row>
     <row r="60" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B60" s="68"/>
+      <c r="B60" s="69"/>
       <c r="C60" s="7"/>
       <c r="D60" s="8"/>
-      <c r="E60" s="69"/>
+      <c r="E60" s="70"/>
       <c r="F60" s="7"/>
-      <c r="G60" s="70"/>
-      <c r="H60" s="71"/>
+      <c r="G60" s="71"/>
+      <c r="H60" s="72"/>
       <c r="I60" s="7"/>
       <c r="J60" s="7"/>
       <c r="K60" s="7"/>
       <c r="L60" s="7"/>
       <c r="M60" s="7"/>
       <c r="N60" s="7"/>
-      <c r="O60" s="70"/>
-      <c r="P60" s="72"/>
+      <c r="O60" s="71"/>
+      <c r="P60" s="73"/>
       <c r="Q60" s="7"/>
       <c r="R60" s="7"/>
-      <c r="S60" s="73"/>
+      <c r="S60" s="74"/>
       <c r="T60" s="7"/>
       <c r="U60" s="8"/>
-      <c r="V60" s="71"/>
+      <c r="V60" s="72"/>
       <c r="W60" s="7"/>
       <c r="X60" s="7"/>
       <c r="Y60" s="7"/>
-      <c r="Z60" s="70"/>
-      <c r="AA60" s="74"/>
+      <c r="Z60" s="71"/>
+      <c r="AA60" s="75"/>
       <c r="AB60" s="7"/>
       <c r="AC60" s="7"/>
       <c r="AD60" s="7"/>
       <c r="AE60" s="7"/>
-      <c r="AF60" s="7"/>
+      <c r="AF60" s="72"/>
       <c r="AG60" s="7"/>
-      <c r="AH60" s="75"/>
+      <c r="AH60" s="7"/>
       <c r="AI60" s="7"/>
       <c r="AJ60" s="7"/>
       <c r="AK60" s="7"/>
       <c r="AL60" s="7"/>
       <c r="AM60" s="7"/>
-      <c r="AN60" s="7"/>
-      <c r="AO60" s="7"/>
+      <c r="AN60" s="71"/>
+      <c r="AO60" s="76"/>
       <c r="AP60" s="7"/>
-      <c r="AQ60" s="7"/>
-      <c r="AR60" s="7"/>
+      <c r="AQ60" s="77"/>
+      <c r="AR60" s="78"/>
       <c r="AS60" s="7"/>
       <c r="AT60" s="7"/>
-      <c r="AU60" s="7"/>
-      <c r="AV60" s="76"/>
+      <c r="AU60" s="71"/>
+      <c r="AV60" s="72"/>
       <c r="AW60" s="7"/>
-      <c r="AX60" s="77"/>
-      <c r="AY60" s="78"/>
+      <c r="AX60" s="7"/>
+      <c r="AY60" s="7"/>
       <c r="AZ60" s="7"/>
       <c r="BA60" s="7"/>
-      <c r="BB60" s="70"/>
+      <c r="BB60" s="71"/>
     </row>
     <row r="61" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B61" s="68"/>
+      <c r="B61" s="69"/>
       <c r="C61" s="7"/>
       <c r="D61" s="8"/>
-      <c r="E61" s="69"/>
+      <c r="E61" s="70"/>
       <c r="F61" s="7"/>
-      <c r="G61" s="70"/>
-      <c r="H61" s="71"/>
+      <c r="G61" s="71"/>
+      <c r="H61" s="72"/>
       <c r="I61" s="7"/>
       <c r="J61" s="7"/>
       <c r="K61" s="7"/>
       <c r="L61" s="7"/>
       <c r="M61" s="7"/>
       <c r="N61" s="7"/>
-      <c r="O61" s="70"/>
-      <c r="P61" s="72"/>
+      <c r="O61" s="71"/>
+      <c r="P61" s="73"/>
       <c r="Q61" s="7"/>
       <c r="R61" s="7"/>
-      <c r="S61" s="73"/>
+      <c r="S61" s="74"/>
       <c r="T61" s="7"/>
       <c r="U61" s="8"/>
-      <c r="V61" s="71"/>
+      <c r="V61" s="72"/>
       <c r="W61" s="7"/>
       <c r="X61" s="7"/>
       <c r="Y61" s="7"/>
-      <c r="Z61" s="70"/>
-      <c r="AA61" s="74"/>
+      <c r="Z61" s="71"/>
+      <c r="AA61" s="75"/>
       <c r="AB61" s="7"/>
       <c r="AC61" s="7"/>
       <c r="AD61" s="7"/>
       <c r="AE61" s="7"/>
-      <c r="AF61" s="7"/>
+      <c r="AF61" s="72"/>
       <c r="AG61" s="7"/>
-      <c r="AH61" s="75"/>
+      <c r="AH61" s="7"/>
       <c r="AI61" s="7"/>
       <c r="AJ61" s="7"/>
       <c r="AK61" s="7"/>
       <c r="AL61" s="7"/>
       <c r="AM61" s="7"/>
-      <c r="AN61" s="7"/>
-      <c r="AO61" s="7"/>
+      <c r="AN61" s="71"/>
+      <c r="AO61" s="76"/>
       <c r="AP61" s="7"/>
-      <c r="AQ61" s="7"/>
-      <c r="AR61" s="7"/>
+      <c r="AQ61" s="77"/>
+      <c r="AR61" s="78"/>
       <c r="AS61" s="7"/>
       <c r="AT61" s="7"/>
-      <c r="AU61" s="7"/>
-      <c r="AV61" s="76"/>
+      <c r="AU61" s="71"/>
+      <c r="AV61" s="72"/>
       <c r="AW61" s="7"/>
-      <c r="AX61" s="77"/>
-      <c r="AY61" s="78"/>
+      <c r="AX61" s="7"/>
+      <c r="AY61" s="7"/>
       <c r="AZ61" s="7"/>
       <c r="BA61" s="7"/>
-      <c r="BB61" s="70"/>
+      <c r="BB61" s="71"/>
     </row>
     <row r="62" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B62" s="68"/>
+      <c r="B62" s="69"/>
       <c r="C62" s="7"/>
       <c r="D62" s="8"/>
-      <c r="E62" s="69"/>
+      <c r="E62" s="70"/>
       <c r="F62" s="7"/>
-      <c r="G62" s="70"/>
-      <c r="H62" s="71"/>
+      <c r="G62" s="71"/>
+      <c r="H62" s="72"/>
       <c r="I62" s="7"/>
       <c r="J62" s="7"/>
       <c r="K62" s="7"/>
       <c r="L62" s="7"/>
       <c r="M62" s="7"/>
       <c r="N62" s="7"/>
-      <c r="O62" s="70"/>
-      <c r="P62" s="72"/>
+      <c r="O62" s="71"/>
+      <c r="P62" s="73"/>
       <c r="Q62" s="7"/>
       <c r="R62" s="7"/>
-      <c r="S62" s="73"/>
+      <c r="S62" s="74"/>
       <c r="T62" s="7"/>
       <c r="U62" s="8"/>
-      <c r="V62" s="71"/>
+      <c r="V62" s="72"/>
       <c r="W62" s="7"/>
       <c r="X62" s="7"/>
       <c r="Y62" s="7"/>
-      <c r="Z62" s="70"/>
-      <c r="AA62" s="74"/>
+      <c r="Z62" s="71"/>
+      <c r="AA62" s="75"/>
       <c r="AB62" s="7"/>
       <c r="AC62" s="7"/>
       <c r="AD62" s="7"/>
       <c r="AE62" s="7"/>
-      <c r="AF62" s="7"/>
+      <c r="AF62" s="72"/>
       <c r="AG62" s="7"/>
-      <c r="AH62" s="75"/>
+      <c r="AH62" s="7"/>
       <c r="AI62" s="7"/>
       <c r="AJ62" s="7"/>
       <c r="AK62" s="7"/>
       <c r="AL62" s="7"/>
       <c r="AM62" s="7"/>
-      <c r="AN62" s="7"/>
-      <c r="AO62" s="7"/>
+      <c r="AN62" s="71"/>
+      <c r="AO62" s="76"/>
       <c r="AP62" s="7"/>
-      <c r="AQ62" s="7"/>
-      <c r="AR62" s="7"/>
+      <c r="AQ62" s="77"/>
+      <c r="AR62" s="78"/>
       <c r="AS62" s="7"/>
       <c r="AT62" s="7"/>
-      <c r="AU62" s="7"/>
-      <c r="AV62" s="76"/>
+      <c r="AU62" s="71"/>
+      <c r="AV62" s="72"/>
       <c r="AW62" s="7"/>
-      <c r="AX62" s="77"/>
-      <c r="AY62" s="78"/>
+      <c r="AX62" s="7"/>
+      <c r="AY62" s="7"/>
       <c r="AZ62" s="7"/>
       <c r="BA62" s="7"/>
-      <c r="BB62" s="70"/>
+      <c r="BB62" s="71"/>
     </row>
     <row r="63" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B63" s="68"/>
+      <c r="B63" s="69"/>
       <c r="C63" s="7"/>
       <c r="D63" s="8"/>
-      <c r="E63" s="69"/>
+      <c r="E63" s="70"/>
       <c r="F63" s="7"/>
-      <c r="G63" s="70"/>
-      <c r="H63" s="71"/>
+      <c r="G63" s="71"/>
+      <c r="H63" s="72"/>
       <c r="I63" s="7"/>
       <c r="J63" s="7"/>
       <c r="K63" s="7"/>
       <c r="L63" s="7"/>
       <c r="M63" s="7"/>
       <c r="N63" s="7"/>
-      <c r="O63" s="70"/>
-      <c r="P63" s="72"/>
+      <c r="O63" s="71"/>
+      <c r="P63" s="73"/>
       <c r="Q63" s="7"/>
       <c r="R63" s="7"/>
-      <c r="S63" s="73"/>
+      <c r="S63" s="74"/>
       <c r="T63" s="7"/>
       <c r="U63" s="8"/>
-      <c r="V63" s="71"/>
+      <c r="V63" s="72"/>
       <c r="W63" s="7"/>
       <c r="X63" s="7"/>
       <c r="Y63" s="7"/>
-      <c r="Z63" s="70"/>
-      <c r="AA63" s="74"/>
+      <c r="Z63" s="71"/>
+      <c r="AA63" s="75"/>
       <c r="AB63" s="7"/>
       <c r="AC63" s="7"/>
       <c r="AD63" s="7"/>
       <c r="AE63" s="7"/>
-      <c r="AF63" s="7"/>
+      <c r="AF63" s="72"/>
       <c r="AG63" s="7"/>
-      <c r="AH63" s="75"/>
+      <c r="AH63" s="7"/>
       <c r="AI63" s="7"/>
       <c r="AJ63" s="7"/>
       <c r="AK63" s="7"/>
       <c r="AL63" s="7"/>
       <c r="AM63" s="7"/>
-      <c r="AN63" s="7"/>
-      <c r="AO63" s="7"/>
+      <c r="AN63" s="71"/>
+      <c r="AO63" s="76"/>
       <c r="AP63" s="7"/>
-      <c r="AQ63" s="7"/>
-      <c r="AR63" s="7"/>
+      <c r="AQ63" s="77"/>
+      <c r="AR63" s="78"/>
       <c r="AS63" s="7"/>
       <c r="AT63" s="7"/>
-      <c r="AU63" s="7"/>
-      <c r="AV63" s="76"/>
+      <c r="AU63" s="71"/>
+      <c r="AV63" s="72"/>
       <c r="AW63" s="7"/>
-      <c r="AX63" s="77"/>
-      <c r="AY63" s="78"/>
+      <c r="AX63" s="7"/>
+      <c r="AY63" s="7"/>
       <c r="AZ63" s="7"/>
       <c r="BA63" s="7"/>
-      <c r="BB63" s="70"/>
+      <c r="BB63" s="71"/>
     </row>
     <row r="64" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B64" s="68"/>
+      <c r="B64" s="69"/>
       <c r="C64" s="7"/>
       <c r="D64" s="8"/>
-      <c r="E64" s="69"/>
+      <c r="E64" s="70"/>
       <c r="F64" s="7"/>
-      <c r="G64" s="70"/>
-      <c r="H64" s="71"/>
+      <c r="G64" s="71"/>
+      <c r="H64" s="72"/>
       <c r="I64" s="7"/>
       <c r="J64" s="7"/>
       <c r="K64" s="7"/>
       <c r="L64" s="7"/>
       <c r="M64" s="7"/>
       <c r="N64" s="7"/>
-      <c r="O64" s="70"/>
-      <c r="P64" s="72"/>
+      <c r="O64" s="71"/>
+      <c r="P64" s="73"/>
       <c r="Q64" s="7"/>
       <c r="R64" s="7"/>
-      <c r="S64" s="73"/>
+      <c r="S64" s="74"/>
       <c r="T64" s="7"/>
       <c r="U64" s="8"/>
-      <c r="V64" s="71"/>
+      <c r="V64" s="72"/>
       <c r="W64" s="7"/>
       <c r="X64" s="7"/>
       <c r="Y64" s="7"/>
-      <c r="Z64" s="70"/>
-      <c r="AA64" s="74"/>
+      <c r="Z64" s="71"/>
+      <c r="AA64" s="75"/>
       <c r="AB64" s="7"/>
       <c r="AC64" s="7"/>
       <c r="AD64" s="7"/>
       <c r="AE64" s="7"/>
-      <c r="AF64" s="7"/>
+      <c r="AF64" s="72"/>
       <c r="AG64" s="7"/>
-      <c r="AH64" s="79"/>
+      <c r="AH64" s="7"/>
       <c r="AI64" s="7"/>
       <c r="AJ64" s="7"/>
       <c r="AK64" s="7"/>
       <c r="AL64" s="7"/>
       <c r="AM64" s="7"/>
-      <c r="AN64" s="7"/>
-      <c r="AO64" s="7"/>
+      <c r="AN64" s="71"/>
+      <c r="AO64" s="76"/>
       <c r="AP64" s="7"/>
-      <c r="AQ64" s="7"/>
-      <c r="AR64" s="7"/>
+      <c r="AQ64" s="77"/>
+      <c r="AR64" s="78"/>
       <c r="AS64" s="7"/>
       <c r="AT64" s="7"/>
-      <c r="AU64" s="7"/>
-      <c r="AV64" s="76"/>
+      <c r="AU64" s="71"/>
+      <c r="AV64" s="72"/>
       <c r="AW64" s="7"/>
-      <c r="AX64" s="77"/>
-      <c r="AY64" s="78"/>
+      <c r="AX64" s="7"/>
+      <c r="AY64" s="7"/>
       <c r="AZ64" s="7"/>
       <c r="BA64" s="7"/>
-      <c r="BB64" s="70"/>
+      <c r="BB64" s="71"/>
     </row>
     <row r="65" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B65" s="68"/>
+      <c r="B65" s="69"/>
       <c r="C65" s="7"/>
       <c r="D65" s="8"/>
-      <c r="E65" s="69"/>
+      <c r="E65" s="70"/>
       <c r="F65" s="7"/>
-      <c r="G65" s="70"/>
-      <c r="H65" s="71"/>
+      <c r="G65" s="71"/>
+      <c r="H65" s="72"/>
       <c r="I65" s="7"/>
       <c r="J65" s="7"/>
       <c r="K65" s="7"/>
       <c r="L65" s="7"/>
       <c r="M65" s="7"/>
       <c r="N65" s="7"/>
-      <c r="O65" s="70"/>
-      <c r="P65" s="72"/>
+      <c r="O65" s="71"/>
+      <c r="P65" s="73"/>
       <c r="Q65" s="7"/>
       <c r="R65" s="7"/>
-      <c r="S65" s="73"/>
+      <c r="S65" s="74"/>
       <c r="T65" s="7"/>
       <c r="U65" s="8"/>
-      <c r="V65" s="71"/>
+      <c r="V65" s="72"/>
       <c r="W65" s="7"/>
       <c r="X65" s="7"/>
       <c r="Y65" s="7"/>
-      <c r="Z65" s="70"/>
-      <c r="AA65" s="74"/>
+      <c r="Z65" s="71"/>
+      <c r="AA65" s="75"/>
       <c r="AB65" s="7"/>
       <c r="AC65" s="7"/>
       <c r="AD65" s="7"/>
       <c r="AE65" s="7"/>
-      <c r="AF65" s="7"/>
+      <c r="AF65" s="72"/>
       <c r="AG65" s="7"/>
-      <c r="AH65" s="75"/>
+      <c r="AH65" s="7"/>
       <c r="AI65" s="7"/>
       <c r="AJ65" s="7"/>
       <c r="AK65" s="7"/>
       <c r="AL65" s="7"/>
       <c r="AM65" s="7"/>
-      <c r="AN65" s="7"/>
-      <c r="AO65" s="7"/>
+      <c r="AN65" s="71"/>
+      <c r="AO65" s="76"/>
       <c r="AP65" s="7"/>
-      <c r="AQ65" s="7"/>
-      <c r="AR65" s="7"/>
+      <c r="AQ65" s="77"/>
+      <c r="AR65" s="78"/>
       <c r="AS65" s="7"/>
       <c r="AT65" s="7"/>
-      <c r="AU65" s="7"/>
-      <c r="AV65" s="76"/>
+      <c r="AU65" s="71"/>
+      <c r="AV65" s="72"/>
       <c r="AW65" s="7"/>
-      <c r="AX65" s="77"/>
-      <c r="AY65" s="78"/>
+      <c r="AX65" s="7"/>
+      <c r="AY65" s="7"/>
       <c r="AZ65" s="7"/>
       <c r="BA65" s="7"/>
-      <c r="BB65" s="70"/>
+      <c r="BB65" s="71"/>
     </row>
     <row r="66" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B66" s="68"/>
+      <c r="B66" s="69"/>
       <c r="C66" s="7"/>
       <c r="D66" s="8"/>
-      <c r="E66" s="69"/>
+      <c r="E66" s="70"/>
       <c r="F66" s="7"/>
-      <c r="G66" s="70"/>
-      <c r="H66" s="71"/>
+      <c r="G66" s="71"/>
+      <c r="H66" s="72"/>
       <c r="I66" s="7"/>
       <c r="J66" s="7"/>
       <c r="K66" s="7"/>
       <c r="L66" s="7"/>
       <c r="M66" s="7"/>
       <c r="N66" s="7"/>
-      <c r="O66" s="70"/>
-      <c r="P66" s="72"/>
+      <c r="O66" s="71"/>
+      <c r="P66" s="73"/>
       <c r="Q66" s="7"/>
       <c r="R66" s="7"/>
-      <c r="S66" s="73"/>
+      <c r="S66" s="74"/>
       <c r="T66" s="7"/>
       <c r="U66" s="8"/>
-      <c r="V66" s="71"/>
+      <c r="V66" s="72"/>
       <c r="W66" s="7"/>
       <c r="X66" s="7"/>
       <c r="Y66" s="7"/>
-      <c r="Z66" s="70"/>
-      <c r="AA66" s="74"/>
+      <c r="Z66" s="71"/>
+      <c r="AA66" s="75"/>
       <c r="AB66" s="7"/>
       <c r="AC66" s="7"/>
       <c r="AD66" s="7"/>
       <c r="AE66" s="7"/>
-      <c r="AF66" s="7"/>
+      <c r="AF66" s="72"/>
       <c r="AG66" s="7"/>
-      <c r="AH66" s="79"/>
+      <c r="AH66" s="7"/>
       <c r="AI66" s="7"/>
       <c r="AJ66" s="7"/>
       <c r="AK66" s="7"/>
       <c r="AL66" s="7"/>
       <c r="AM66" s="7"/>
-      <c r="AN66" s="7"/>
-      <c r="AO66" s="7"/>
+      <c r="AN66" s="71"/>
+      <c r="AO66" s="76"/>
       <c r="AP66" s="7"/>
-      <c r="AQ66" s="7"/>
-      <c r="AR66" s="7"/>
+      <c r="AQ66" s="77"/>
+      <c r="AR66" s="78"/>
       <c r="AS66" s="7"/>
       <c r="AT66" s="7"/>
-      <c r="AU66" s="7"/>
-      <c r="AV66" s="76"/>
+      <c r="AU66" s="71"/>
+      <c r="AV66" s="72"/>
       <c r="AW66" s="7"/>
-      <c r="AX66" s="77"/>
-      <c r="AY66" s="78"/>
+      <c r="AX66" s="7"/>
+      <c r="AY66" s="7"/>
       <c r="AZ66" s="7"/>
       <c r="BA66" s="7"/>
-      <c r="BB66" s="70"/>
+      <c r="BB66" s="71"/>
     </row>
     <row r="67" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B67" s="68"/>
+      <c r="B67" s="69"/>
       <c r="C67" s="7"/>
       <c r="D67" s="8"/>
-      <c r="E67" s="69"/>
+      <c r="E67" s="70"/>
       <c r="F67" s="7"/>
-      <c r="G67" s="70"/>
-      <c r="H67" s="71"/>
+      <c r="G67" s="71"/>
+      <c r="H67" s="72"/>
       <c r="I67" s="7"/>
       <c r="J67" s="7"/>
       <c r="K67" s="7"/>
       <c r="L67" s="7"/>
       <c r="M67" s="7"/>
       <c r="N67" s="7"/>
-      <c r="O67" s="70"/>
-      <c r="P67" s="72"/>
+      <c r="O67" s="71"/>
+      <c r="P67" s="73"/>
       <c r="Q67" s="7"/>
       <c r="R67" s="7"/>
-      <c r="S67" s="73"/>
+      <c r="S67" s="74"/>
       <c r="T67" s="7"/>
       <c r="U67" s="8"/>
-      <c r="V67" s="71"/>
+      <c r="V67" s="72"/>
       <c r="W67" s="7"/>
       <c r="X67" s="7"/>
       <c r="Y67" s="7"/>
-      <c r="Z67" s="70"/>
-      <c r="AA67" s="74"/>
+      <c r="Z67" s="71"/>
+      <c r="AA67" s="75"/>
       <c r="AB67" s="7"/>
       <c r="AC67" s="7"/>
       <c r="AD67" s="7"/>
       <c r="AE67" s="7"/>
-      <c r="AF67" s="7"/>
+      <c r="AF67" s="72"/>
       <c r="AG67" s="7"/>
-      <c r="AH67" s="79"/>
+      <c r="AH67" s="7"/>
       <c r="AI67" s="7"/>
       <c r="AJ67" s="7"/>
       <c r="AK67" s="7"/>
       <c r="AL67" s="7"/>
       <c r="AM67" s="7"/>
-      <c r="AN67" s="7"/>
-      <c r="AO67" s="7"/>
+      <c r="AN67" s="71"/>
+      <c r="AO67" s="76"/>
       <c r="AP67" s="7"/>
-      <c r="AQ67" s="7"/>
-      <c r="AR67" s="7"/>
+      <c r="AQ67" s="77"/>
+      <c r="AR67" s="78"/>
       <c r="AS67" s="7"/>
       <c r="AT67" s="7"/>
-      <c r="AU67" s="7"/>
-      <c r="AV67" s="76"/>
+      <c r="AU67" s="71"/>
+      <c r="AV67" s="72"/>
       <c r="AW67" s="7"/>
-      <c r="AX67" s="77"/>
-      <c r="AY67" s="78"/>
+      <c r="AX67" s="7"/>
+      <c r="AY67" s="7"/>
       <c r="AZ67" s="7"/>
       <c r="BA67" s="7"/>
-      <c r="BB67" s="70"/>
+      <c r="BB67" s="71"/>
     </row>
     <row r="68" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B68" s="68"/>
+      <c r="B68" s="69"/>
       <c r="C68" s="7"/>
       <c r="D68" s="8"/>
-      <c r="E68" s="69"/>
+      <c r="E68" s="70"/>
       <c r="F68" s="7"/>
-      <c r="G68" s="70"/>
-      <c r="H68" s="71"/>
+      <c r="G68" s="71"/>
+      <c r="H68" s="72"/>
       <c r="I68" s="7"/>
       <c r="J68" s="7"/>
       <c r="K68" s="7"/>
       <c r="L68" s="7"/>
       <c r="M68" s="7"/>
       <c r="N68" s="7"/>
-      <c r="O68" s="70"/>
-      <c r="P68" s="72"/>
+      <c r="O68" s="71"/>
+      <c r="P68" s="73"/>
       <c r="Q68" s="7"/>
       <c r="R68" s="7"/>
-      <c r="S68" s="73"/>
+      <c r="S68" s="74"/>
       <c r="T68" s="7"/>
       <c r="U68" s="8"/>
-      <c r="V68" s="71"/>
+      <c r="V68" s="72"/>
       <c r="W68" s="7"/>
       <c r="X68" s="7"/>
       <c r="Y68" s="7"/>
-      <c r="Z68" s="70"/>
-      <c r="AA68" s="74"/>
+      <c r="Z68" s="71"/>
+      <c r="AA68" s="75"/>
       <c r="AB68" s="7"/>
       <c r="AC68" s="7"/>
       <c r="AD68" s="7"/>
       <c r="AE68" s="7"/>
-      <c r="AF68" s="7"/>
+      <c r="AF68" s="72"/>
       <c r="AG68" s="7"/>
-      <c r="AH68" s="75"/>
+      <c r="AH68" s="7"/>
       <c r="AI68" s="7"/>
       <c r="AJ68" s="7"/>
       <c r="AK68" s="7"/>
       <c r="AL68" s="7"/>
       <c r="AM68" s="7"/>
-      <c r="AN68" s="7"/>
-      <c r="AO68" s="7"/>
+      <c r="AN68" s="71"/>
+      <c r="AO68" s="76"/>
       <c r="AP68" s="7"/>
-      <c r="AQ68" s="7"/>
-      <c r="AR68" s="7"/>
+      <c r="AQ68" s="77"/>
+      <c r="AR68" s="78"/>
       <c r="AS68" s="7"/>
       <c r="AT68" s="7"/>
-      <c r="AU68" s="7"/>
-      <c r="AV68" s="76"/>
+      <c r="AU68" s="71"/>
+      <c r="AV68" s="72"/>
       <c r="AW68" s="7"/>
-      <c r="AX68" s="77"/>
-      <c r="AY68" s="78"/>
+      <c r="AX68" s="7"/>
+      <c r="AY68" s="7"/>
       <c r="AZ68" s="7"/>
       <c r="BA68" s="7"/>
-      <c r="BB68" s="70"/>
+      <c r="BB68" s="71"/>
     </row>
     <row r="69" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B69" s="68"/>
+      <c r="B69" s="69"/>
       <c r="C69" s="7"/>
       <c r="D69" s="8"/>
-      <c r="E69" s="69"/>
+      <c r="E69" s="70"/>
       <c r="F69" s="7"/>
-      <c r="G69" s="70"/>
-      <c r="H69" s="71"/>
+      <c r="G69" s="71"/>
+      <c r="H69" s="72"/>
       <c r="I69" s="7"/>
       <c r="J69" s="7"/>
       <c r="K69" s="7"/>
       <c r="L69" s="7"/>
       <c r="M69" s="7"/>
       <c r="N69" s="7"/>
-      <c r="O69" s="70"/>
-      <c r="P69" s="72"/>
+      <c r="O69" s="71"/>
+      <c r="P69" s="73"/>
       <c r="Q69" s="7"/>
       <c r="R69" s="7"/>
-      <c r="S69" s="73"/>
+      <c r="S69" s="74"/>
       <c r="T69" s="7"/>
       <c r="U69" s="8"/>
-      <c r="V69" s="71"/>
+      <c r="V69" s="72"/>
       <c r="W69" s="7"/>
       <c r="X69" s="7"/>
       <c r="Y69" s="7"/>
-      <c r="Z69" s="70"/>
-      <c r="AA69" s="74"/>
+      <c r="Z69" s="71"/>
+      <c r="AA69" s="75"/>
       <c r="AB69" s="7"/>
       <c r="AC69" s="7"/>
       <c r="AD69" s="7"/>
       <c r="AE69" s="7"/>
-      <c r="AF69" s="7"/>
+      <c r="AF69" s="72"/>
       <c r="AG69" s="7"/>
-      <c r="AH69" s="79"/>
+      <c r="AH69" s="7"/>
       <c r="AI69" s="7"/>
       <c r="AJ69" s="7"/>
       <c r="AK69" s="7"/>
       <c r="AL69" s="7"/>
       <c r="AM69" s="7"/>
-      <c r="AN69" s="7"/>
-      <c r="AO69" s="7"/>
+      <c r="AN69" s="71"/>
+      <c r="AO69" s="76"/>
       <c r="AP69" s="7"/>
-      <c r="AQ69" s="7"/>
-      <c r="AR69" s="7"/>
+      <c r="AQ69" s="77"/>
+      <c r="AR69" s="78"/>
       <c r="AS69" s="7"/>
       <c r="AT69" s="7"/>
-      <c r="AU69" s="7"/>
-      <c r="AV69" s="76"/>
+      <c r="AU69" s="71"/>
+      <c r="AV69" s="72"/>
       <c r="AW69" s="7"/>
-      <c r="AX69" s="77"/>
-      <c r="AY69" s="78"/>
+      <c r="AX69" s="7"/>
+      <c r="AY69" s="7"/>
       <c r="AZ69" s="7"/>
       <c r="BA69" s="7"/>
-      <c r="BB69" s="70"/>
+      <c r="BB69" s="71"/>
     </row>
     <row r="70" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B70" s="68"/>
+      <c r="B70" s="69"/>
       <c r="C70" s="7"/>
       <c r="D70" s="8"/>
-      <c r="E70" s="69"/>
+      <c r="E70" s="70"/>
       <c r="F70" s="7"/>
-      <c r="G70" s="70"/>
-      <c r="H70" s="71"/>
+      <c r="G70" s="71"/>
+      <c r="H70" s="72"/>
       <c r="I70" s="7"/>
       <c r="J70" s="7"/>
       <c r="K70" s="7"/>
       <c r="L70" s="7"/>
       <c r="M70" s="7"/>
       <c r="N70" s="7"/>
-      <c r="O70" s="70"/>
-      <c r="P70" s="72"/>
+      <c r="O70" s="71"/>
+      <c r="P70" s="73"/>
       <c r="Q70" s="7"/>
       <c r="R70" s="7"/>
-      <c r="S70" s="73"/>
+      <c r="S70" s="74"/>
       <c r="T70" s="7"/>
       <c r="U70" s="8"/>
-      <c r="V70" s="71"/>
+      <c r="V70" s="72"/>
       <c r="W70" s="7"/>
       <c r="X70" s="7"/>
       <c r="Y70" s="7"/>
-      <c r="Z70" s="70"/>
-      <c r="AA70" s="74"/>
+      <c r="Z70" s="71"/>
+      <c r="AA70" s="75"/>
       <c r="AB70" s="7"/>
       <c r="AC70" s="7"/>
       <c r="AD70" s="7"/>
       <c r="AE70" s="7"/>
-      <c r="AF70" s="7"/>
+      <c r="AF70" s="72"/>
       <c r="AG70" s="7"/>
-      <c r="AH70" s="75"/>
+      <c r="AH70" s="7"/>
       <c r="AI70" s="7"/>
       <c r="AJ70" s="7"/>
       <c r="AK70" s="7"/>
       <c r="AL70" s="7"/>
       <c r="AM70" s="7"/>
-      <c r="AN70" s="7"/>
-      <c r="AO70" s="7"/>
+      <c r="AN70" s="71"/>
+      <c r="AO70" s="76"/>
       <c r="AP70" s="7"/>
-      <c r="AQ70" s="7"/>
-      <c r="AR70" s="7"/>
+      <c r="AQ70" s="77"/>
+      <c r="AR70" s="78"/>
       <c r="AS70" s="7"/>
       <c r="AT70" s="7"/>
-      <c r="AU70" s="7"/>
-      <c r="AV70" s="76"/>
+      <c r="AU70" s="71"/>
+      <c r="AV70" s="72"/>
       <c r="AW70" s="7"/>
-      <c r="AX70" s="77"/>
-      <c r="AY70" s="78"/>
+      <c r="AX70" s="7"/>
+      <c r="AY70" s="7"/>
       <c r="AZ70" s="7"/>
       <c r="BA70" s="7"/>
-      <c r="BB70" s="70"/>
+      <c r="BB70" s="71"/>
     </row>
     <row r="71" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B71" s="68"/>
+      <c r="B71" s="69"/>
       <c r="C71" s="7"/>
       <c r="D71" s="8"/>
-      <c r="E71" s="69"/>
+      <c r="E71" s="70"/>
       <c r="F71" s="7"/>
-      <c r="G71" s="70"/>
-      <c r="H71" s="71"/>
+      <c r="G71" s="71"/>
+      <c r="H71" s="72"/>
       <c r="I71" s="7"/>
       <c r="J71" s="7"/>
       <c r="K71" s="7"/>
       <c r="L71" s="7"/>
       <c r="M71" s="7"/>
       <c r="N71" s="7"/>
-      <c r="O71" s="70"/>
-      <c r="P71" s="72"/>
+      <c r="O71" s="71"/>
+      <c r="P71" s="73"/>
       <c r="Q71" s="7"/>
       <c r="R71" s="7"/>
-      <c r="S71" s="73"/>
+      <c r="S71" s="74"/>
       <c r="T71" s="7"/>
       <c r="U71" s="8"/>
-      <c r="V71" s="71"/>
+      <c r="V71" s="72"/>
       <c r="W71" s="7"/>
       <c r="X71" s="7"/>
       <c r="Y71" s="7"/>
-      <c r="Z71" s="70"/>
-      <c r="AA71" s="74"/>
+      <c r="Z71" s="71"/>
+      <c r="AA71" s="75"/>
       <c r="AB71" s="7"/>
       <c r="AC71" s="7"/>
       <c r="AD71" s="7"/>
       <c r="AE71" s="7"/>
-      <c r="AF71" s="7"/>
+      <c r="AF71" s="72"/>
       <c r="AG71" s="7"/>
-      <c r="AH71" s="75"/>
+      <c r="AH71" s="7"/>
       <c r="AI71" s="7"/>
       <c r="AJ71" s="7"/>
       <c r="AK71" s="7"/>
       <c r="AL71" s="7"/>
       <c r="AM71" s="7"/>
-      <c r="AN71" s="7"/>
-      <c r="AO71" s="7"/>
+      <c r="AN71" s="71"/>
+      <c r="AO71" s="76"/>
       <c r="AP71" s="7"/>
-      <c r="AQ71" s="7"/>
-      <c r="AR71" s="7"/>
+      <c r="AQ71" s="77"/>
+      <c r="AR71" s="78"/>
       <c r="AS71" s="7"/>
       <c r="AT71" s="7"/>
-      <c r="AU71" s="7"/>
-      <c r="AV71" s="76"/>
+      <c r="AU71" s="71"/>
+      <c r="AV71" s="72"/>
       <c r="AW71" s="7"/>
-      <c r="AX71" s="77"/>
-      <c r="AY71" s="78"/>
+      <c r="AX71" s="7"/>
+      <c r="AY71" s="7"/>
       <c r="AZ71" s="7"/>
       <c r="BA71" s="7"/>
-      <c r="BB71" s="70"/>
+      <c r="BB71" s="71"/>
     </row>
     <row r="72" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B72" s="68"/>
+      <c r="B72" s="69"/>
       <c r="C72" s="7"/>
       <c r="D72" s="8"/>
-      <c r="E72" s="73"/>
+      <c r="E72" s="74"/>
       <c r="F72" s="7"/>
       <c r="G72" s="8"/>
-      <c r="H72" s="71"/>
+      <c r="H72" s="72"/>
       <c r="I72" s="7"/>
       <c r="J72" s="7"/>
       <c r="K72" s="7"/>
       <c r="L72" s="7"/>
       <c r="M72" s="7"/>
       <c r="N72" s="7"/>
-      <c r="O72" s="70"/>
-      <c r="P72" s="72"/>
+      <c r="O72" s="71"/>
+      <c r="P72" s="73"/>
       <c r="Q72" s="7"/>
       <c r="R72" s="7"/>
-      <c r="S72" s="73"/>
+      <c r="S72" s="74"/>
       <c r="T72" s="7"/>
       <c r="U72" s="8"/>
-      <c r="V72" s="71"/>
+      <c r="V72" s="72"/>
       <c r="W72" s="7"/>
       <c r="X72" s="7"/>
       <c r="Y72" s="7"/>
-      <c r="Z72" s="70"/>
-      <c r="AA72" s="74"/>
+      <c r="Z72" s="71"/>
+      <c r="AA72" s="75"/>
       <c r="AB72" s="7"/>
       <c r="AC72" s="7"/>
       <c r="AD72" s="7"/>
       <c r="AE72" s="7"/>
-      <c r="AF72" s="7"/>
+      <c r="AF72" s="72"/>
       <c r="AG72" s="7"/>
-      <c r="AH72" s="80"/>
+      <c r="AH72" s="7"/>
       <c r="AI72" s="7"/>
       <c r="AJ72" s="7"/>
       <c r="AK72" s="7"/>
       <c r="AL72" s="7"/>
       <c r="AM72" s="7"/>
-      <c r="AN72" s="7"/>
-      <c r="AO72" s="7"/>
+      <c r="AN72" s="71"/>
+      <c r="AO72" s="76"/>
       <c r="AP72" s="7"/>
-      <c r="AQ72" s="7"/>
-      <c r="AR72" s="7"/>
+      <c r="AQ72" s="77"/>
+      <c r="AR72" s="78"/>
       <c r="AS72" s="7"/>
       <c r="AT72" s="7"/>
-      <c r="AU72" s="7"/>
-      <c r="AV72" s="76"/>
+      <c r="AU72" s="71"/>
+      <c r="AV72" s="72"/>
       <c r="AW72" s="7"/>
-      <c r="AX72" s="77"/>
-      <c r="AY72" s="78"/>
+      <c r="AX72" s="7"/>
+      <c r="AY72" s="7"/>
       <c r="AZ72" s="7"/>
       <c r="BA72" s="7"/>
-      <c r="BB72" s="70"/>
+      <c r="BB72" s="71"/>
     </row>
     <row r="73" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B73" s="68"/>
+      <c r="B73" s="69"/>
       <c r="C73" s="7"/>
       <c r="D73" s="8"/>
-      <c r="E73" s="73"/>
+      <c r="E73" s="74"/>
       <c r="F73" s="7"/>
       <c r="G73" s="8"/>
-      <c r="H73" s="71"/>
+      <c r="H73" s="72"/>
       <c r="I73" s="7"/>
       <c r="J73" s="7"/>
       <c r="K73" s="7"/>
       <c r="L73" s="7"/>
       <c r="M73" s="7"/>
       <c r="N73" s="7"/>
-      <c r="O73" s="70"/>
-      <c r="P73" s="72"/>
+      <c r="O73" s="71"/>
+      <c r="P73" s="73"/>
       <c r="Q73" s="7"/>
       <c r="R73" s="7"/>
-      <c r="S73" s="73"/>
+      <c r="S73" s="74"/>
       <c r="T73" s="7"/>
       <c r="U73" s="8"/>
-      <c r="V73" s="71"/>
+      <c r="V73" s="72"/>
       <c r="W73" s="7"/>
       <c r="X73" s="7"/>
       <c r="Y73" s="7"/>
-      <c r="Z73" s="70"/>
-      <c r="AA73" s="74"/>
+      <c r="Z73" s="71"/>
+      <c r="AA73" s="75"/>
       <c r="AB73" s="7"/>
       <c r="AC73" s="7"/>
       <c r="AD73" s="7"/>
       <c r="AE73" s="7"/>
-      <c r="AF73" s="7"/>
+      <c r="AF73" s="72"/>
       <c r="AG73" s="7"/>
-      <c r="AH73" s="75"/>
+      <c r="AH73" s="7"/>
       <c r="AI73" s="7"/>
       <c r="AJ73" s="7"/>
       <c r="AK73" s="7"/>
       <c r="AL73" s="7"/>
       <c r="AM73" s="7"/>
-      <c r="AN73" s="7"/>
-      <c r="AO73" s="7"/>
+      <c r="AN73" s="71"/>
+      <c r="AO73" s="76"/>
       <c r="AP73" s="7"/>
-      <c r="AQ73" s="7"/>
-      <c r="AR73" s="7"/>
+      <c r="AQ73" s="77"/>
+      <c r="AR73" s="78"/>
       <c r="AS73" s="7"/>
       <c r="AT73" s="7"/>
-      <c r="AU73" s="7"/>
-      <c r="AV73" s="76"/>
+      <c r="AU73" s="71"/>
+      <c r="AV73" s="72"/>
       <c r="AW73" s="7"/>
-      <c r="AX73" s="77"/>
-      <c r="AY73" s="78"/>
+      <c r="AX73" s="7"/>
+      <c r="AY73" s="7"/>
       <c r="AZ73" s="7"/>
       <c r="BA73" s="7"/>
-      <c r="BB73" s="70"/>
+      <c r="BB73" s="71"/>
     </row>
     <row r="74" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B74" s="68"/>
+      <c r="B74" s="69"/>
       <c r="C74" s="7"/>
       <c r="D74" s="8"/>
-      <c r="E74" s="73"/>
+      <c r="E74" s="74"/>
       <c r="F74" s="7"/>
       <c r="G74" s="8"/>
-      <c r="H74" s="71"/>
+      <c r="H74" s="72"/>
       <c r="I74" s="7"/>
       <c r="J74" s="7"/>
       <c r="K74" s="7"/>
       <c r="L74" s="7"/>
       <c r="M74" s="7"/>
       <c r="N74" s="7"/>
-      <c r="O74" s="70"/>
-      <c r="P74" s="72"/>
+      <c r="O74" s="71"/>
+      <c r="P74" s="73"/>
       <c r="Q74" s="7"/>
       <c r="R74" s="7"/>
-      <c r="S74" s="73"/>
+      <c r="S74" s="74"/>
       <c r="T74" s="7"/>
       <c r="U74" s="8"/>
-      <c r="V74" s="71"/>
+      <c r="V74" s="72"/>
       <c r="W74" s="7"/>
       <c r="X74" s="7"/>
       <c r="Y74" s="7"/>
-      <c r="Z74" s="70"/>
-      <c r="AA74" s="74"/>
+      <c r="Z74" s="71"/>
+      <c r="AA74" s="75"/>
       <c r="AB74" s="7"/>
       <c r="AC74" s="7"/>
       <c r="AD74" s="7"/>
       <c r="AE74" s="7"/>
-      <c r="AF74" s="7"/>
+      <c r="AF74" s="72"/>
       <c r="AG74" s="7"/>
-      <c r="AH74" s="75"/>
+      <c r="AH74" s="7"/>
       <c r="AI74" s="7"/>
       <c r="AJ74" s="7"/>
       <c r="AK74" s="7"/>
       <c r="AL74" s="7"/>
       <c r="AM74" s="7"/>
-      <c r="AN74" s="7"/>
-      <c r="AO74" s="7"/>
+      <c r="AN74" s="71"/>
+      <c r="AO74" s="76"/>
       <c r="AP74" s="7"/>
-      <c r="AQ74" s="7"/>
-      <c r="AR74" s="7"/>
+      <c r="AQ74" s="77"/>
+      <c r="AR74" s="78"/>
       <c r="AS74" s="7"/>
       <c r="AT74" s="7"/>
-      <c r="AU74" s="7"/>
-      <c r="AV74" s="76"/>
+      <c r="AU74" s="71"/>
+      <c r="AV74" s="72"/>
       <c r="AW74" s="7"/>
-      <c r="AX74" s="77"/>
-      <c r="AY74" s="78"/>
+      <c r="AX74" s="7"/>
+      <c r="AY74" s="7"/>
       <c r="AZ74" s="7"/>
       <c r="BA74" s="7"/>
-      <c r="BB74" s="70"/>
+      <c r="BB74" s="71"/>
     </row>
     <row r="75" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B75" s="68"/>
+      <c r="B75" s="69"/>
       <c r="C75" s="7"/>
       <c r="D75" s="8"/>
-      <c r="E75" s="73"/>
+      <c r="E75" s="74"/>
       <c r="F75" s="7"/>
       <c r="G75" s="8"/>
-      <c r="H75" s="71"/>
+      <c r="H75" s="72"/>
       <c r="I75" s="7"/>
       <c r="J75" s="7"/>
       <c r="K75" s="7"/>
       <c r="L75" s="7"/>
       <c r="M75" s="7"/>
       <c r="N75" s="7"/>
-      <c r="O75" s="70"/>
-      <c r="P75" s="72"/>
+      <c r="O75" s="71"/>
+      <c r="P75" s="73"/>
       <c r="Q75" s="7"/>
       <c r="R75" s="7"/>
-      <c r="S75" s="73"/>
+      <c r="S75" s="74"/>
       <c r="T75" s="7"/>
       <c r="U75" s="8"/>
-      <c r="V75" s="71"/>
+      <c r="V75" s="72"/>
       <c r="W75" s="7"/>
       <c r="X75" s="7"/>
       <c r="Y75" s="7"/>
-      <c r="Z75" s="70"/>
-      <c r="AA75" s="74"/>
+      <c r="Z75" s="71"/>
+      <c r="AA75" s="75"/>
       <c r="AB75" s="7"/>
       <c r="AC75" s="7"/>
       <c r="AD75" s="7"/>
       <c r="AE75" s="7"/>
-      <c r="AF75" s="7"/>
+      <c r="AF75" s="72"/>
       <c r="AG75" s="7"/>
-      <c r="AH75" s="79"/>
+      <c r="AH75" s="7"/>
       <c r="AI75" s="7"/>
       <c r="AJ75" s="7"/>
       <c r="AK75" s="7"/>
       <c r="AL75" s="7"/>
       <c r="AM75" s="7"/>
-      <c r="AN75" s="7"/>
-      <c r="AO75" s="7"/>
+      <c r="AN75" s="71"/>
+      <c r="AO75" s="76"/>
       <c r="AP75" s="7"/>
-      <c r="AQ75" s="7"/>
-      <c r="AR75" s="7"/>
+      <c r="AQ75" s="77"/>
+      <c r="AR75" s="78"/>
       <c r="AS75" s="7"/>
       <c r="AT75" s="7"/>
-      <c r="AU75" s="7"/>
-      <c r="AV75" s="76"/>
+      <c r="AU75" s="71"/>
+      <c r="AV75" s="72"/>
       <c r="AW75" s="7"/>
-      <c r="AX75" s="77"/>
-      <c r="AY75" s="78"/>
+      <c r="AX75" s="7"/>
+      <c r="AY75" s="7"/>
       <c r="AZ75" s="7"/>
       <c r="BA75" s="7"/>
-      <c r="BB75" s="70"/>
+      <c r="BB75" s="71"/>
     </row>
     <row r="76" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B76" s="68"/>
+      <c r="B76" s="69"/>
       <c r="C76" s="7"/>
       <c r="D76" s="8"/>
-      <c r="E76" s="73"/>
+      <c r="E76" s="74"/>
       <c r="F76" s="7"/>
       <c r="G76" s="8"/>
-      <c r="H76" s="71"/>
+      <c r="H76" s="72"/>
       <c r="I76" s="7"/>
       <c r="J76" s="7"/>
       <c r="K76" s="7"/>
       <c r="L76" s="7"/>
       <c r="M76" s="7"/>
       <c r="N76" s="7"/>
-      <c r="O76" s="70"/>
-      <c r="P76" s="72"/>
+      <c r="O76" s="71"/>
+      <c r="P76" s="73"/>
       <c r="Q76" s="7"/>
       <c r="R76" s="7"/>
-      <c r="S76" s="73"/>
+      <c r="S76" s="74"/>
       <c r="T76" s="7"/>
       <c r="U76" s="8"/>
-      <c r="V76" s="71"/>
+      <c r="V76" s="72"/>
       <c r="W76" s="7"/>
       <c r="X76" s="7"/>
       <c r="Y76" s="7"/>
-      <c r="Z76" s="70"/>
-      <c r="AA76" s="74"/>
+      <c r="Z76" s="71"/>
+      <c r="AA76" s="75"/>
       <c r="AB76" s="7"/>
       <c r="AC76" s="7"/>
       <c r="AD76" s="7"/>
       <c r="AE76" s="7"/>
-      <c r="AF76" s="7"/>
+      <c r="AF76" s="72"/>
       <c r="AG76" s="7"/>
-      <c r="AH76" s="75"/>
+      <c r="AH76" s="7"/>
       <c r="AI76" s="7"/>
       <c r="AJ76" s="7"/>
       <c r="AK76" s="7"/>
       <c r="AL76" s="7"/>
       <c r="AM76" s="7"/>
-      <c r="AN76" s="7"/>
-      <c r="AO76" s="7"/>
+      <c r="AN76" s="71"/>
+      <c r="AO76" s="76"/>
       <c r="AP76" s="7"/>
-      <c r="AQ76" s="7"/>
-      <c r="AR76" s="7"/>
+      <c r="AQ76" s="77"/>
+      <c r="AR76" s="78"/>
       <c r="AS76" s="7"/>
       <c r="AT76" s="7"/>
-      <c r="AU76" s="7"/>
-      <c r="AV76" s="76"/>
+      <c r="AU76" s="71"/>
+      <c r="AV76" s="72"/>
       <c r="AW76" s="7"/>
-      <c r="AX76" s="77"/>
-      <c r="AY76" s="78"/>
+      <c r="AX76" s="7"/>
+      <c r="AY76" s="7"/>
       <c r="AZ76" s="7"/>
       <c r="BA76" s="7"/>
-      <c r="BB76" s="70"/>
+      <c r="BB76" s="71"/>
     </row>
     <row r="77" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B77" s="68"/>
+      <c r="B77" s="69"/>
       <c r="C77" s="7"/>
       <c r="D77" s="8"/>
-      <c r="E77" s="73"/>
+      <c r="E77" s="74"/>
       <c r="F77" s="7"/>
       <c r="G77" s="8"/>
-      <c r="H77" s="71"/>
+      <c r="H77" s="72"/>
       <c r="I77" s="7"/>
       <c r="J77" s="7"/>
       <c r="K77" s="7"/>
       <c r="L77" s="7"/>
       <c r="M77" s="7"/>
       <c r="N77" s="7"/>
-      <c r="O77" s="70"/>
-      <c r="P77" s="72"/>
+      <c r="O77" s="71"/>
+      <c r="P77" s="73"/>
       <c r="Q77" s="7"/>
       <c r="R77" s="7"/>
-      <c r="S77" s="73"/>
+      <c r="S77" s="74"/>
       <c r="T77" s="7"/>
       <c r="U77" s="8"/>
-      <c r="V77" s="71"/>
+      <c r="V77" s="72"/>
       <c r="W77" s="7"/>
       <c r="X77" s="7"/>
       <c r="Y77" s="7"/>
-      <c r="Z77" s="70"/>
-      <c r="AA77" s="74"/>
+      <c r="Z77" s="71"/>
+      <c r="AA77" s="75"/>
       <c r="AB77" s="7"/>
       <c r="AC77" s="7"/>
       <c r="AD77" s="7"/>
       <c r="AE77" s="7"/>
-      <c r="AF77" s="7"/>
+      <c r="AF77" s="72"/>
       <c r="AG77" s="7"/>
-      <c r="AH77" s="75"/>
+      <c r="AH77" s="7"/>
       <c r="AI77" s="7"/>
       <c r="AJ77" s="7"/>
       <c r="AK77" s="7"/>
       <c r="AL77" s="7"/>
       <c r="AM77" s="7"/>
-      <c r="AN77" s="7"/>
-      <c r="AO77" s="7"/>
+      <c r="AN77" s="71"/>
+      <c r="AO77" s="76"/>
       <c r="AP77" s="7"/>
-      <c r="AQ77" s="7"/>
-      <c r="AR77" s="7"/>
+      <c r="AQ77" s="77"/>
+      <c r="AR77" s="78"/>
       <c r="AS77" s="7"/>
       <c r="AT77" s="7"/>
-      <c r="AU77" s="7"/>
-      <c r="AV77" s="76"/>
+      <c r="AU77" s="71"/>
+      <c r="AV77" s="72"/>
       <c r="AW77" s="7"/>
-      <c r="AX77" s="77"/>
-      <c r="AY77" s="78"/>
+      <c r="AX77" s="7"/>
+      <c r="AY77" s="7"/>
       <c r="AZ77" s="7"/>
       <c r="BA77" s="7"/>
-      <c r="BB77" s="70"/>
+      <c r="BB77" s="71"/>
     </row>
     <row r="78" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B78" s="68"/>
+      <c r="B78" s="69"/>
       <c r="C78" s="7"/>
       <c r="D78" s="8"/>
-      <c r="E78" s="73"/>
+      <c r="E78" s="74"/>
       <c r="F78" s="7"/>
       <c r="G78" s="8"/>
-      <c r="H78" s="71"/>
+      <c r="H78" s="72"/>
       <c r="I78" s="7"/>
       <c r="J78" s="7"/>
       <c r="K78" s="7"/>
       <c r="L78" s="7"/>
       <c r="M78" s="7"/>
       <c r="N78" s="7"/>
-      <c r="O78" s="70"/>
-      <c r="P78" s="72"/>
+      <c r="O78" s="71"/>
+      <c r="P78" s="73"/>
       <c r="Q78" s="7"/>
       <c r="R78" s="7"/>
-      <c r="S78" s="73"/>
+      <c r="S78" s="74"/>
       <c r="T78" s="7"/>
       <c r="U78" s="8"/>
-      <c r="V78" s="71"/>
+      <c r="V78" s="72"/>
       <c r="W78" s="7"/>
       <c r="X78" s="7"/>
       <c r="Y78" s="7"/>
-      <c r="Z78" s="70"/>
-      <c r="AA78" s="74"/>
+      <c r="Z78" s="71"/>
+      <c r="AA78" s="75"/>
       <c r="AB78" s="7"/>
       <c r="AC78" s="7"/>
       <c r="AD78" s="7"/>
       <c r="AE78" s="7"/>
-      <c r="AF78" s="7"/>
+      <c r="AF78" s="72"/>
       <c r="AG78" s="7"/>
-      <c r="AH78" s="75"/>
+      <c r="AH78" s="7"/>
       <c r="AI78" s="7"/>
       <c r="AJ78" s="7"/>
       <c r="AK78" s="7"/>
       <c r="AL78" s="7"/>
       <c r="AM78" s="7"/>
-      <c r="AN78" s="7"/>
-      <c r="AO78" s="7"/>
+      <c r="AN78" s="71"/>
+      <c r="AO78" s="76"/>
       <c r="AP78" s="7"/>
-      <c r="AQ78" s="7"/>
-      <c r="AR78" s="7"/>
+      <c r="AQ78" s="77"/>
+      <c r="AR78" s="78"/>
       <c r="AS78" s="7"/>
       <c r="AT78" s="7"/>
-      <c r="AU78" s="7"/>
-      <c r="AV78" s="76"/>
+      <c r="AU78" s="71"/>
+      <c r="AV78" s="72"/>
       <c r="AW78" s="7"/>
-      <c r="AX78" s="77"/>
-      <c r="AY78" s="78"/>
+      <c r="AX78" s="7"/>
+      <c r="AY78" s="7"/>
       <c r="AZ78" s="7"/>
       <c r="BA78" s="7"/>
-      <c r="BB78" s="70"/>
+      <c r="BB78" s="71"/>
     </row>
     <row r="79" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B79" s="68"/>
+      <c r="B79" s="69"/>
       <c r="C79" s="7"/>
       <c r="D79" s="8"/>
-      <c r="E79" s="73"/>
+      <c r="E79" s="74"/>
       <c r="F79" s="7"/>
       <c r="G79" s="8"/>
-      <c r="H79" s="71"/>
+      <c r="H79" s="72"/>
       <c r="I79" s="7"/>
       <c r="J79" s="7"/>
       <c r="K79" s="7"/>
       <c r="L79" s="7"/>
       <c r="M79" s="7"/>
       <c r="N79" s="7"/>
-      <c r="O79" s="70"/>
-      <c r="P79" s="72"/>
+      <c r="O79" s="71"/>
+      <c r="P79" s="73"/>
       <c r="Q79" s="7"/>
       <c r="R79" s="7"/>
-      <c r="S79" s="73"/>
+      <c r="S79" s="74"/>
       <c r="T79" s="7"/>
       <c r="U79" s="8"/>
-      <c r="V79" s="71"/>
+      <c r="V79" s="72"/>
       <c r="W79" s="7"/>
       <c r="X79" s="7"/>
       <c r="Y79" s="7"/>
-      <c r="Z79" s="70"/>
-      <c r="AA79" s="74"/>
+      <c r="Z79" s="71"/>
+      <c r="AA79" s="75"/>
       <c r="AB79" s="7"/>
       <c r="AC79" s="7"/>
       <c r="AD79" s="7"/>
       <c r="AE79" s="7"/>
-      <c r="AF79" s="7"/>
+      <c r="AF79" s="72"/>
       <c r="AG79" s="7"/>
-      <c r="AH79" s="75"/>
+      <c r="AH79" s="7"/>
       <c r="AI79" s="7"/>
       <c r="AJ79" s="7"/>
       <c r="AK79" s="7"/>
       <c r="AL79" s="7"/>
       <c r="AM79" s="7"/>
-      <c r="AN79" s="7"/>
-      <c r="AO79" s="7"/>
+      <c r="AN79" s="71"/>
+      <c r="AO79" s="76"/>
       <c r="AP79" s="7"/>
-      <c r="AQ79" s="7"/>
-      <c r="AR79" s="7"/>
+      <c r="AQ79" s="77"/>
+      <c r="AR79" s="78"/>
       <c r="AS79" s="7"/>
       <c r="AT79" s="7"/>
-      <c r="AU79" s="7"/>
-      <c r="AV79" s="76"/>
+      <c r="AU79" s="71"/>
+      <c r="AV79" s="72"/>
       <c r="AW79" s="7"/>
-      <c r="AX79" s="77"/>
-      <c r="AY79" s="78"/>
+      <c r="AX79" s="7"/>
+      <c r="AY79" s="7"/>
       <c r="AZ79" s="7"/>
       <c r="BA79" s="7"/>
-      <c r="BB79" s="70"/>
+      <c r="BB79" s="71"/>
     </row>
     <row r="80" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B80" s="68"/>
+      <c r="B80" s="69"/>
       <c r="C80" s="7"/>
       <c r="D80" s="8"/>
-      <c r="E80" s="73"/>
+      <c r="E80" s="74"/>
       <c r="F80" s="7"/>
       <c r="G80" s="8"/>
-      <c r="H80" s="71"/>
+      <c r="H80" s="72"/>
       <c r="I80" s="7"/>
       <c r="J80" s="7"/>
       <c r="K80" s="7"/>
       <c r="L80" s="7"/>
       <c r="M80" s="7"/>
       <c r="N80" s="7"/>
-      <c r="O80" s="70"/>
-      <c r="P80" s="72"/>
+      <c r="O80" s="71"/>
+      <c r="P80" s="73"/>
       <c r="Q80" s="7"/>
       <c r="R80" s="7"/>
-      <c r="S80" s="73"/>
+      <c r="S80" s="74"/>
       <c r="T80" s="7"/>
       <c r="U80" s="8"/>
-      <c r="V80" s="71"/>
+      <c r="V80" s="72"/>
       <c r="W80" s="7"/>
       <c r="X80" s="7"/>
       <c r="Y80" s="7"/>
-      <c r="Z80" s="70"/>
-      <c r="AA80" s="74"/>
+      <c r="Z80" s="71"/>
+      <c r="AA80" s="75"/>
       <c r="AB80" s="7"/>
       <c r="AC80" s="7"/>
       <c r="AD80" s="7"/>
       <c r="AE80" s="7"/>
-      <c r="AF80" s="7"/>
+      <c r="AF80" s="72"/>
       <c r="AG80" s="7"/>
-      <c r="AH80" s="75"/>
+      <c r="AH80" s="7"/>
       <c r="AI80" s="7"/>
       <c r="AJ80" s="7"/>
       <c r="AK80" s="7"/>
       <c r="AL80" s="7"/>
       <c r="AM80" s="7"/>
-      <c r="AN80" s="7"/>
-      <c r="AO80" s="7"/>
+      <c r="AN80" s="71"/>
+      <c r="AO80" s="76"/>
       <c r="AP80" s="7"/>
-      <c r="AQ80" s="7"/>
-      <c r="AR80" s="7"/>
+      <c r="AQ80" s="77"/>
+      <c r="AR80" s="78"/>
       <c r="AS80" s="7"/>
       <c r="AT80" s="7"/>
-      <c r="AU80" s="7"/>
-      <c r="AV80" s="76"/>
+      <c r="AU80" s="71"/>
+      <c r="AV80" s="72"/>
       <c r="AW80" s="7"/>
-      <c r="AX80" s="77"/>
-      <c r="AY80" s="78"/>
+      <c r="AX80" s="7"/>
+      <c r="AY80" s="7"/>
       <c r="AZ80" s="7"/>
       <c r="BA80" s="7"/>
-      <c r="BB80" s="70"/>
+      <c r="BB80" s="71"/>
     </row>
     <row r="81" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B81" s="68"/>
+      <c r="B81" s="69"/>
       <c r="C81" s="7"/>
       <c r="D81" s="8"/>
-      <c r="E81" s="73"/>
+      <c r="E81" s="74"/>
       <c r="F81" s="7"/>
       <c r="G81" s="8"/>
-      <c r="H81" s="71"/>
+      <c r="H81" s="72"/>
       <c r="I81" s="7"/>
       <c r="J81" s="7"/>
       <c r="K81" s="7"/>
       <c r="L81" s="7"/>
       <c r="M81" s="7"/>
       <c r="N81" s="7"/>
-      <c r="O81" s="70"/>
-      <c r="P81" s="72"/>
+      <c r="O81" s="71"/>
+      <c r="P81" s="73"/>
       <c r="Q81" s="7"/>
       <c r="R81" s="7"/>
-      <c r="S81" s="73"/>
+      <c r="S81" s="74"/>
       <c r="T81" s="7"/>
       <c r="U81" s="8"/>
-      <c r="V81" s="71"/>
+      <c r="V81" s="72"/>
       <c r="W81" s="7"/>
       <c r="X81" s="7"/>
       <c r="Y81" s="7"/>
-      <c r="Z81" s="70"/>
-      <c r="AA81" s="74"/>
+      <c r="Z81" s="71"/>
+      <c r="AA81" s="75"/>
       <c r="AB81" s="7"/>
       <c r="AC81" s="7"/>
       <c r="AD81" s="7"/>
       <c r="AE81" s="7"/>
-      <c r="AF81" s="7"/>
+      <c r="AF81" s="72"/>
       <c r="AG81" s="7"/>
-      <c r="AH81" s="75"/>
+      <c r="AH81" s="7"/>
       <c r="AI81" s="7"/>
       <c r="AJ81" s="7"/>
       <c r="AK81" s="7"/>
       <c r="AL81" s="7"/>
       <c r="AM81" s="7"/>
-      <c r="AN81" s="7"/>
-      <c r="AO81" s="7"/>
+      <c r="AN81" s="71"/>
+      <c r="AO81" s="76"/>
       <c r="AP81" s="7"/>
-      <c r="AQ81" s="7"/>
-      <c r="AR81" s="7"/>
+      <c r="AQ81" s="77"/>
+      <c r="AR81" s="78"/>
       <c r="AS81" s="7"/>
       <c r="AT81" s="7"/>
-      <c r="AU81" s="7"/>
-      <c r="AV81" s="76"/>
+      <c r="AU81" s="71"/>
+      <c r="AV81" s="72"/>
       <c r="AW81" s="7"/>
-      <c r="AX81" s="77"/>
-      <c r="AY81" s="78"/>
+      <c r="AX81" s="7"/>
+      <c r="AY81" s="7"/>
       <c r="AZ81" s="7"/>
       <c r="BA81" s="7"/>
-      <c r="BB81" s="70"/>
+      <c r="BB81" s="71"/>
     </row>
     <row r="82" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B82" s="68"/>
+      <c r="B82" s="69"/>
       <c r="C82" s="7"/>
       <c r="D82" s="8"/>
-      <c r="E82" s="69"/>
+      <c r="E82" s="70"/>
       <c r="F82" s="7"/>
-      <c r="G82" s="70"/>
-      <c r="H82" s="71"/>
+      <c r="G82" s="71"/>
+      <c r="H82" s="72"/>
       <c r="I82" s="7"/>
       <c r="J82" s="7"/>
       <c r="K82" s="7"/>
       <c r="L82" s="7"/>
       <c r="M82" s="7"/>
       <c r="N82" s="7"/>
-      <c r="O82" s="70"/>
-      <c r="P82" s="68"/>
+      <c r="O82" s="71"/>
+      <c r="P82" s="69"/>
       <c r="Q82" s="7"/>
       <c r="R82" s="8"/>
-      <c r="S82" s="69"/>
+      <c r="S82" s="70"/>
       <c r="T82" s="7"/>
-      <c r="U82" s="70"/>
-      <c r="V82" s="71"/>
+      <c r="U82" s="71"/>
+      <c r="V82" s="72"/>
       <c r="W82" s="7"/>
       <c r="X82" s="7"/>
       <c r="Y82" s="7"/>
-      <c r="Z82" s="70"/>
-      <c r="AA82" s="81"/>
+      <c r="Z82" s="71"/>
+      <c r="AA82" s="75"/>
       <c r="AB82" s="7"/>
       <c r="AC82" s="7"/>
       <c r="AD82" s="7"/>
       <c r="AE82" s="7"/>
-      <c r="AF82" s="7"/>
-[...1 lines deleted...]
-      <c r="AH82" s="82"/>
+      <c r="AF82" s="72"/>
+      <c r="AG82" s="7"/>
+      <c r="AH82" s="7"/>
       <c r="AI82" s="7"/>
       <c r="AJ82" s="7"/>
       <c r="AK82" s="7"/>
       <c r="AL82" s="7"/>
       <c r="AM82" s="7"/>
-      <c r="AN82" s="7"/>
-      <c r="AO82" s="7"/>
+      <c r="AN82" s="71"/>
+      <c r="AO82" s="76"/>
       <c r="AP82" s="7"/>
-      <c r="AQ82" s="7"/>
-      <c r="AR82" s="7"/>
+      <c r="AQ82" s="77"/>
+      <c r="AR82" s="78"/>
       <c r="AS82" s="7"/>
       <c r="AT82" s="7"/>
-      <c r="AU82" s="70"/>
-      <c r="AV82" s="76"/>
+      <c r="AU82" s="71"/>
+      <c r="AV82" s="72"/>
       <c r="AW82" s="7"/>
-      <c r="AX82" s="77"/>
-      <c r="AY82" s="78"/>
+      <c r="AX82" s="7"/>
+      <c r="AY82" s="7"/>
       <c r="AZ82" s="7"/>
       <c r="BA82" s="7"/>
-      <c r="BB82" s="70"/>
+      <c r="BB82" s="71"/>
     </row>
     <row r="83" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B83" s="68"/>
+      <c r="B83" s="69"/>
       <c r="C83" s="7"/>
       <c r="D83" s="8"/>
-      <c r="E83" s="73"/>
+      <c r="E83" s="74"/>
       <c r="F83" s="7"/>
       <c r="G83" s="8"/>
-      <c r="H83" s="71"/>
+      <c r="H83" s="72"/>
       <c r="I83" s="7"/>
       <c r="J83" s="7"/>
       <c r="K83" s="7"/>
       <c r="L83" s="7"/>
       <c r="M83" s="7"/>
       <c r="N83" s="7"/>
-      <c r="O83" s="70"/>
-      <c r="P83" s="72"/>
+      <c r="O83" s="71"/>
+      <c r="P83" s="73"/>
       <c r="Q83" s="7"/>
       <c r="R83" s="7"/>
-      <c r="S83" s="73"/>
+      <c r="S83" s="74"/>
       <c r="T83" s="7"/>
       <c r="U83" s="8"/>
-      <c r="V83" s="71"/>
+      <c r="V83" s="72"/>
       <c r="W83" s="7"/>
       <c r="X83" s="7"/>
       <c r="Y83" s="7"/>
-      <c r="Z83" s="70"/>
-      <c r="AA83" s="74"/>
+      <c r="Z83" s="71"/>
+      <c r="AA83" s="75"/>
       <c r="AB83" s="7"/>
       <c r="AC83" s="7"/>
       <c r="AD83" s="7"/>
       <c r="AE83" s="7"/>
-      <c r="AF83" s="7"/>
+      <c r="AF83" s="72"/>
       <c r="AG83" s="7"/>
-      <c r="AH83" s="75"/>
+      <c r="AH83" s="7"/>
       <c r="AI83" s="7"/>
       <c r="AJ83" s="7"/>
       <c r="AK83" s="7"/>
       <c r="AL83" s="7"/>
       <c r="AM83" s="7"/>
-      <c r="AN83" s="7"/>
-      <c r="AO83" s="7"/>
+      <c r="AN83" s="71"/>
+      <c r="AO83" s="76"/>
       <c r="AP83" s="7"/>
-      <c r="AQ83" s="7"/>
-      <c r="AR83" s="7"/>
+      <c r="AQ83" s="77"/>
+      <c r="AR83" s="78"/>
       <c r="AS83" s="7"/>
       <c r="AT83" s="7"/>
-      <c r="AU83" s="7"/>
-      <c r="AV83" s="76"/>
+      <c r="AU83" s="71"/>
+      <c r="AV83" s="72"/>
       <c r="AW83" s="7"/>
-      <c r="AX83" s="77"/>
-      <c r="AY83" s="78"/>
+      <c r="AX83" s="7"/>
+      <c r="AY83" s="7"/>
       <c r="AZ83" s="7"/>
       <c r="BA83" s="7"/>
-      <c r="BB83" s="70"/>
+      <c r="BB83" s="71"/>
     </row>
     <row r="84" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B84" s="68"/>
+      <c r="B84" s="69"/>
       <c r="C84" s="7"/>
       <c r="D84" s="8"/>
-      <c r="E84" s="69"/>
+      <c r="E84" s="70"/>
       <c r="F84" s="7"/>
-      <c r="G84" s="70"/>
-      <c r="H84" s="71"/>
+      <c r="G84" s="71"/>
+      <c r="H84" s="72"/>
       <c r="I84" s="7"/>
       <c r="J84" s="7"/>
       <c r="K84" s="7"/>
       <c r="L84" s="7"/>
       <c r="M84" s="7"/>
       <c r="N84" s="7"/>
-      <c r="O84" s="70"/>
-      <c r="P84" s="68"/>
+      <c r="O84" s="71"/>
+      <c r="P84" s="69"/>
       <c r="Q84" s="7"/>
       <c r="R84" s="8"/>
-      <c r="S84" s="69"/>
+      <c r="S84" s="70"/>
       <c r="T84" s="7"/>
-      <c r="U84" s="70"/>
-      <c r="V84" s="71"/>
+      <c r="U84" s="71"/>
+      <c r="V84" s="72"/>
       <c r="W84" s="7"/>
       <c r="X84" s="7"/>
       <c r="Y84" s="7"/>
-      <c r="Z84" s="70"/>
-      <c r="AA84" s="81"/>
+      <c r="Z84" s="71"/>
+      <c r="AA84" s="75"/>
       <c r="AB84" s="7"/>
       <c r="AC84" s="7"/>
       <c r="AD84" s="7"/>
       <c r="AE84" s="7"/>
-      <c r="AF84" s="7"/>
-[...1 lines deleted...]
-      <c r="AH84" s="82"/>
+      <c r="AF84" s="72"/>
+      <c r="AG84" s="7"/>
+      <c r="AH84" s="7"/>
       <c r="AI84" s="7"/>
       <c r="AJ84" s="7"/>
       <c r="AK84" s="7"/>
       <c r="AL84" s="7"/>
       <c r="AM84" s="7"/>
-      <c r="AN84" s="7"/>
-      <c r="AO84" s="7"/>
+      <c r="AN84" s="71"/>
+      <c r="AO84" s="76"/>
       <c r="AP84" s="7"/>
-      <c r="AQ84" s="7"/>
-      <c r="AR84" s="7"/>
+      <c r="AQ84" s="77"/>
+      <c r="AR84" s="78"/>
       <c r="AS84" s="7"/>
       <c r="AT84" s="7"/>
-      <c r="AU84" s="70"/>
-      <c r="AV84" s="76"/>
+      <c r="AU84" s="71"/>
+      <c r="AV84" s="72"/>
       <c r="AW84" s="7"/>
-      <c r="AX84" s="77"/>
-      <c r="AY84" s="78"/>
+      <c r="AX84" s="7"/>
+      <c r="AY84" s="7"/>
       <c r="AZ84" s="7"/>
       <c r="BA84" s="7"/>
-      <c r="BB84" s="70"/>
+      <c r="BB84" s="71"/>
     </row>
     <row r="85" ht="25.95" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B85" s="83"/>
+      <c r="B85" s="79"/>
       <c r="C85" s="56"/>
-      <c r="D85" s="84"/>
-      <c r="E85" s="85"/>
+      <c r="D85" s="80"/>
+      <c r="E85" s="81"/>
       <c r="F85" s="56"/>
-      <c r="G85" s="84"/>
-      <c r="H85" s="86"/>
+      <c r="G85" s="80"/>
+      <c r="H85" s="82"/>
       <c r="I85" s="56"/>
       <c r="J85" s="56"/>
       <c r="K85" s="56"/>
       <c r="L85" s="56"/>
       <c r="M85" s="56"/>
       <c r="N85" s="56"/>
       <c r="O85" s="59"/>
-      <c r="P85" s="72"/>
+      <c r="P85" s="73"/>
       <c r="Q85" s="7"/>
       <c r="R85" s="7"/>
-      <c r="S85" s="85"/>
+      <c r="S85" s="81"/>
       <c r="T85" s="56"/>
-      <c r="U85" s="84"/>
-[...10 lines deleted...]
-      <c r="AF85" s="56"/>
+      <c r="U85" s="80"/>
+      <c r="V85" s="72"/>
+      <c r="W85" s="7"/>
+      <c r="X85" s="7"/>
+      <c r="Y85" s="7"/>
+      <c r="Z85" s="71"/>
+      <c r="AA85" s="75"/>
+      <c r="AB85" s="7"/>
+      <c r="AC85" s="7"/>
+      <c r="AD85" s="7"/>
+      <c r="AE85" s="7"/>
+      <c r="AF85" s="83"/>
       <c r="AG85" s="56"/>
-      <c r="AH85" s="88"/>
+      <c r="AH85" s="56"/>
       <c r="AI85" s="56"/>
       <c r="AJ85" s="56"/>
       <c r="AK85" s="56"/>
       <c r="AL85" s="56"/>
       <c r="AM85" s="56"/>
-      <c r="AN85" s="56"/>
-      <c r="AO85" s="56"/>
+      <c r="AN85" s="59"/>
+      <c r="AO85" s="84"/>
       <c r="AP85" s="56"/>
-      <c r="AQ85" s="56"/>
-      <c r="AR85" s="56"/>
+      <c r="AQ85" s="57"/>
+      <c r="AR85" s="85"/>
       <c r="AS85" s="56"/>
       <c r="AT85" s="56"/>
       <c r="AU85" s="59"/>
-      <c r="AV85" s="89"/>
+      <c r="AV85" s="82"/>
       <c r="AW85" s="56"/>
-      <c r="AX85" s="57"/>
-      <c r="AY85" s="90"/>
+      <c r="AX85" s="56"/>
+      <c r="AY85" s="56"/>
       <c r="AZ85" s="56"/>
       <c r="BA85" s="56"/>
       <c r="BB85" s="59"/>
     </row>
     <row r="86" ht="24.3" customHeight="1" spans="2:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B86" s="91" t="s">
-        <v>30</v>
+      <c r="B86" s="86" t="s">
+        <v>31</v>
       </c>
       <c r="C86" s="39"/>
       <c r="D86" s="39"/>
       <c r="E86" s="39"/>
       <c r="F86" s="39"/>
       <c r="G86" s="39"/>
       <c r="H86" s="39"/>
       <c r="I86" s="39"/>
       <c r="J86" s="39"/>
       <c r="K86" s="39"/>
       <c r="L86" s="39"/>
       <c r="M86" s="39"/>
       <c r="N86" s="39"/>
       <c r="O86" s="39"/>
       <c r="P86" s="39"/>
       <c r="Q86" s="39"/>
       <c r="R86" s="39"/>
       <c r="S86" s="39"/>
       <c r="T86" s="39"/>
-      <c r="U86" s="92"/>
-[...1 lines deleted...]
-        <v>33</v>
+      <c r="U86" s="87"/>
+      <c r="V86" s="88" t="s">
+        <v>34</v>
       </c>
       <c r="W86" s="39"/>
       <c r="X86" s="39"/>
       <c r="Y86" s="39"/>
       <c r="Z86" s="39"/>
-      <c r="AA86" s="94"/>
-      <c r="AB86" s="95"/>
+      <c r="AA86" s="89"/>
+      <c r="AB86" s="90"/>
       <c r="AC86" s="14"/>
       <c r="AD86" s="14"/>
       <c r="AE86" s="14"/>
       <c r="AF86" s="14"/>
       <c r="AG86" s="14"/>
       <c r="AH86" s="14"/>
       <c r="AI86" s="14"/>
       <c r="AJ86" s="14"/>
       <c r="AK86" s="14"/>
       <c r="AL86" s="14"/>
       <c r="AM86" s="14"/>
       <c r="AN86" s="14"/>
       <c r="AO86" s="14"/>
       <c r="AP86" s="14"/>
       <c r="AQ86" s="14"/>
       <c r="AR86" s="14"/>
       <c r="AS86" s="14"/>
-      <c r="AT86" s="96"/>
-[...7 lines deleted...]
-      <c r="BB86" s="97"/>
+      <c r="AT86" s="91"/>
+      <c r="AU86" s="91"/>
+      <c r="AV86" s="91"/>
+      <c r="AW86" s="91"/>
+      <c r="AX86" s="91"/>
+      <c r="AY86" s="91"/>
+      <c r="AZ86" s="91"/>
+      <c r="BA86" s="92"/>
+      <c r="BB86" s="92"/>
     </row>
   </sheetData>
-  <mergeCells count="666">
+  <mergeCells count="728">
     <mergeCell ref="AZ1:BB1"/>
     <mergeCell ref="D2:N2"/>
     <mergeCell ref="B3:G4"/>
     <mergeCell ref="R3:BB4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="N3:N4"/>
     <mergeCell ref="O3:O4"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="B5:Q7"/>
     <mergeCell ref="R5:BB7"/>
     <mergeCell ref="B10:G10"/>
     <mergeCell ref="H10:BB10"/>
     <mergeCell ref="B11:D12"/>
     <mergeCell ref="E11:G12"/>
     <mergeCell ref="H11:O12"/>
     <mergeCell ref="P11:U11"/>
     <mergeCell ref="V11:Z12"/>
-    <mergeCell ref="AA11:AG12"/>
-[...1 lines deleted...]
-    <mergeCell ref="AV11:BB11"/>
+    <mergeCell ref="AA11:AE12"/>
+    <mergeCell ref="AF11:AN12"/>
+    <mergeCell ref="AO11:AU11"/>
+    <mergeCell ref="AV11:BB12"/>
     <mergeCell ref="P12:R12"/>
     <mergeCell ref="S12:U12"/>
-    <mergeCell ref="AV12:AX12"/>
-    <mergeCell ref="AY12:BB12"/>
+    <mergeCell ref="AO12:AQ12"/>
+    <mergeCell ref="AR12:AU12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="E13:G13"/>
     <mergeCell ref="H13:O13"/>
     <mergeCell ref="P13:R13"/>
     <mergeCell ref="S13:U13"/>
     <mergeCell ref="V13:Z13"/>
-    <mergeCell ref="AA13:AG13"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY13:BB13"/>
+    <mergeCell ref="AA13:AE13"/>
+    <mergeCell ref="AF13:AN13"/>
+    <mergeCell ref="AO13:AQ13"/>
+    <mergeCell ref="AR13:AU13"/>
+    <mergeCell ref="AV13:BB13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="E14:G14"/>
     <mergeCell ref="H14:O14"/>
     <mergeCell ref="P14:R14"/>
     <mergeCell ref="S14:U14"/>
     <mergeCell ref="V14:Z14"/>
-    <mergeCell ref="AA14:AG14"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY14:BB14"/>
+    <mergeCell ref="AA14:AE14"/>
+    <mergeCell ref="AF14:AN14"/>
+    <mergeCell ref="AO14:AQ14"/>
+    <mergeCell ref="AR14:AU14"/>
+    <mergeCell ref="AV14:BB14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="E15:G15"/>
     <mergeCell ref="H15:O15"/>
     <mergeCell ref="P15:R15"/>
     <mergeCell ref="S15:U15"/>
     <mergeCell ref="V15:Z15"/>
-    <mergeCell ref="AA15:AG15"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY15:BB15"/>
+    <mergeCell ref="AA15:AE15"/>
+    <mergeCell ref="AF15:AN15"/>
+    <mergeCell ref="AO15:AQ15"/>
+    <mergeCell ref="AR15:AU15"/>
+    <mergeCell ref="AV15:BB15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="E16:G16"/>
     <mergeCell ref="H16:O16"/>
     <mergeCell ref="P16:R16"/>
     <mergeCell ref="S16:U16"/>
     <mergeCell ref="V16:Z16"/>
-    <mergeCell ref="AA16:AG16"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY16:BB16"/>
+    <mergeCell ref="AA16:AE16"/>
+    <mergeCell ref="AF16:AN16"/>
+    <mergeCell ref="AO16:AQ16"/>
+    <mergeCell ref="AR16:AU16"/>
+    <mergeCell ref="AV16:BB16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="E17:G17"/>
     <mergeCell ref="H17:O17"/>
     <mergeCell ref="P17:R17"/>
     <mergeCell ref="S17:U17"/>
     <mergeCell ref="V17:Z17"/>
-    <mergeCell ref="AA17:AG17"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY17:BB17"/>
+    <mergeCell ref="AA17:AE17"/>
+    <mergeCell ref="AF17:AN17"/>
+    <mergeCell ref="AO17:AQ17"/>
+    <mergeCell ref="AR17:AU17"/>
+    <mergeCell ref="AV17:BB17"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="E18:G18"/>
     <mergeCell ref="H18:O18"/>
     <mergeCell ref="P18:R18"/>
     <mergeCell ref="S18:U18"/>
     <mergeCell ref="V18:Z18"/>
-    <mergeCell ref="AA18:AG18"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY18:BB18"/>
+    <mergeCell ref="AA18:AE18"/>
+    <mergeCell ref="AF18:AN18"/>
+    <mergeCell ref="AO18:AQ18"/>
+    <mergeCell ref="AR18:AU18"/>
+    <mergeCell ref="AV18:BB18"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="E19:G19"/>
     <mergeCell ref="H19:O19"/>
     <mergeCell ref="P19:R19"/>
     <mergeCell ref="S19:U19"/>
     <mergeCell ref="V19:Z19"/>
-    <mergeCell ref="AA19:AG19"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY19:BB19"/>
+    <mergeCell ref="AA19:AE19"/>
+    <mergeCell ref="AF19:AN19"/>
+    <mergeCell ref="AO19:AQ19"/>
+    <mergeCell ref="AR19:AU19"/>
+    <mergeCell ref="AV19:BB19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="E20:G20"/>
     <mergeCell ref="H20:O20"/>
     <mergeCell ref="P20:R20"/>
     <mergeCell ref="S20:U20"/>
     <mergeCell ref="V20:Z20"/>
-    <mergeCell ref="AA20:AG20"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY20:BB20"/>
+    <mergeCell ref="AA20:AE20"/>
+    <mergeCell ref="AF20:AN20"/>
+    <mergeCell ref="AO20:AQ20"/>
+    <mergeCell ref="AR20:AU20"/>
+    <mergeCell ref="AV20:BB20"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="E21:G21"/>
     <mergeCell ref="H21:O21"/>
     <mergeCell ref="P21:R21"/>
     <mergeCell ref="S21:U21"/>
     <mergeCell ref="V21:Z21"/>
-    <mergeCell ref="AA21:AG21"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY21:BB21"/>
+    <mergeCell ref="AA21:AE21"/>
+    <mergeCell ref="AF21:AN21"/>
+    <mergeCell ref="AO21:AQ21"/>
+    <mergeCell ref="AR21:AU21"/>
+    <mergeCell ref="AV21:BB21"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="E22:G22"/>
     <mergeCell ref="H22:O22"/>
     <mergeCell ref="P22:R22"/>
     <mergeCell ref="S22:U22"/>
     <mergeCell ref="V22:Z22"/>
-    <mergeCell ref="AA22:AG22"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY22:BB22"/>
+    <mergeCell ref="AA22:AE22"/>
+    <mergeCell ref="AF22:AN22"/>
+    <mergeCell ref="AO22:AQ22"/>
+    <mergeCell ref="AR22:AU22"/>
+    <mergeCell ref="AV22:BB22"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="E23:G23"/>
     <mergeCell ref="H23:O23"/>
     <mergeCell ref="P23:R23"/>
     <mergeCell ref="S23:U23"/>
     <mergeCell ref="V23:Z23"/>
-    <mergeCell ref="AA23:AG23"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY23:BB23"/>
+    <mergeCell ref="AA23:AE23"/>
+    <mergeCell ref="AF23:AN23"/>
+    <mergeCell ref="AO23:AQ23"/>
+    <mergeCell ref="AR23:AU23"/>
+    <mergeCell ref="AV23:BB23"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="E24:G24"/>
     <mergeCell ref="H24:O24"/>
     <mergeCell ref="P24:R24"/>
     <mergeCell ref="S24:U24"/>
     <mergeCell ref="V24:Z24"/>
-    <mergeCell ref="AA24:AG24"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY24:BB24"/>
+    <mergeCell ref="AA24:AE24"/>
+    <mergeCell ref="AF24:AN24"/>
+    <mergeCell ref="AO24:AQ24"/>
+    <mergeCell ref="AR24:AU24"/>
+    <mergeCell ref="AV24:BB24"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="E25:G25"/>
     <mergeCell ref="H25:O25"/>
     <mergeCell ref="P25:R25"/>
     <mergeCell ref="S25:U25"/>
     <mergeCell ref="V25:Z25"/>
-    <mergeCell ref="AA25:AG25"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY25:BB25"/>
+    <mergeCell ref="AA25:AE25"/>
+    <mergeCell ref="AF25:AN25"/>
+    <mergeCell ref="AO25:AQ25"/>
+    <mergeCell ref="AR25:AU25"/>
+    <mergeCell ref="AV25:BB25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="E26:G26"/>
     <mergeCell ref="H26:O26"/>
     <mergeCell ref="P26:R26"/>
     <mergeCell ref="S26:U26"/>
     <mergeCell ref="V26:Z26"/>
-    <mergeCell ref="AA26:AG26"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY26:BB26"/>
+    <mergeCell ref="AA26:AE26"/>
+    <mergeCell ref="AF26:AN26"/>
+    <mergeCell ref="AO26:AQ26"/>
+    <mergeCell ref="AR26:AU26"/>
+    <mergeCell ref="AV26:BB26"/>
     <mergeCell ref="B27:D27"/>
     <mergeCell ref="E27:G27"/>
     <mergeCell ref="H27:O27"/>
     <mergeCell ref="P27:R27"/>
     <mergeCell ref="S27:U27"/>
     <mergeCell ref="V27:Z27"/>
-    <mergeCell ref="AA27:AG27"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY27:BB27"/>
+    <mergeCell ref="AA27:AE27"/>
+    <mergeCell ref="AF27:AN27"/>
+    <mergeCell ref="AO27:AQ27"/>
+    <mergeCell ref="AR27:AU27"/>
+    <mergeCell ref="AV27:BB27"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="E28:G28"/>
     <mergeCell ref="H28:O28"/>
     <mergeCell ref="P28:R28"/>
     <mergeCell ref="S28:U28"/>
     <mergeCell ref="V28:Z28"/>
-    <mergeCell ref="AA28:AG28"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY28:BB28"/>
+    <mergeCell ref="AA28:AE28"/>
+    <mergeCell ref="AF28:AN28"/>
+    <mergeCell ref="AO28:AQ28"/>
+    <mergeCell ref="AR28:AU28"/>
+    <mergeCell ref="AV28:BB28"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="E29:G29"/>
     <mergeCell ref="H29:O29"/>
     <mergeCell ref="P29:R29"/>
     <mergeCell ref="S29:U29"/>
     <mergeCell ref="V29:Z29"/>
-    <mergeCell ref="AA29:AG29"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY29:BB29"/>
+    <mergeCell ref="AA29:AE29"/>
+    <mergeCell ref="AF29:AN29"/>
+    <mergeCell ref="AO29:AQ29"/>
+    <mergeCell ref="AR29:AU29"/>
+    <mergeCell ref="AV29:BB29"/>
     <mergeCell ref="B30:D30"/>
     <mergeCell ref="E30:G30"/>
     <mergeCell ref="H30:O30"/>
     <mergeCell ref="P30:R30"/>
     <mergeCell ref="S30:U30"/>
     <mergeCell ref="V30:Z30"/>
-    <mergeCell ref="AA30:AG30"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY30:BB30"/>
+    <mergeCell ref="AA30:AE30"/>
+    <mergeCell ref="AF30:AN30"/>
+    <mergeCell ref="AO30:AQ30"/>
+    <mergeCell ref="AR30:AU30"/>
+    <mergeCell ref="AV30:BB30"/>
     <mergeCell ref="B31:D31"/>
     <mergeCell ref="E31:G31"/>
     <mergeCell ref="H31:O31"/>
     <mergeCell ref="P31:R31"/>
     <mergeCell ref="S31:U31"/>
     <mergeCell ref="V31:Z31"/>
-    <mergeCell ref="AA31:AG31"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY31:BB31"/>
+    <mergeCell ref="AA31:AE31"/>
+    <mergeCell ref="AF31:AN31"/>
+    <mergeCell ref="AO31:AQ31"/>
+    <mergeCell ref="AR31:AU31"/>
+    <mergeCell ref="AV31:BB31"/>
     <mergeCell ref="B32:D32"/>
     <mergeCell ref="E32:G32"/>
     <mergeCell ref="H32:O32"/>
     <mergeCell ref="P32:R32"/>
     <mergeCell ref="S32:U32"/>
     <mergeCell ref="V32:Z32"/>
-    <mergeCell ref="AA32:AG32"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY32:BB32"/>
+    <mergeCell ref="AA32:AE32"/>
+    <mergeCell ref="AF32:AN32"/>
+    <mergeCell ref="AO32:AQ32"/>
+    <mergeCell ref="AR32:AU32"/>
+    <mergeCell ref="AV32:BB32"/>
     <mergeCell ref="B33:D33"/>
     <mergeCell ref="E33:G33"/>
     <mergeCell ref="H33:O33"/>
     <mergeCell ref="P33:R33"/>
     <mergeCell ref="S33:U33"/>
     <mergeCell ref="V33:Z33"/>
-    <mergeCell ref="AA33:AG33"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY33:BB33"/>
+    <mergeCell ref="AA33:AE33"/>
+    <mergeCell ref="AF33:AN33"/>
+    <mergeCell ref="AO33:AQ33"/>
+    <mergeCell ref="AR33:AU33"/>
+    <mergeCell ref="AV33:BB33"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="E34:G34"/>
     <mergeCell ref="H34:O34"/>
     <mergeCell ref="P34:R34"/>
     <mergeCell ref="S34:U34"/>
     <mergeCell ref="V34:Z34"/>
-    <mergeCell ref="AA34:AG34"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY34:BB34"/>
+    <mergeCell ref="AA34:AE34"/>
+    <mergeCell ref="AF34:AN34"/>
+    <mergeCell ref="AO34:AQ34"/>
+    <mergeCell ref="AR34:AU34"/>
+    <mergeCell ref="AV34:BB34"/>
     <mergeCell ref="B35:D35"/>
     <mergeCell ref="E35:G35"/>
     <mergeCell ref="H35:O35"/>
     <mergeCell ref="P35:R35"/>
     <mergeCell ref="S35:U35"/>
     <mergeCell ref="V35:Z35"/>
-    <mergeCell ref="AA35:AG35"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY35:BB35"/>
+    <mergeCell ref="AA35:AE35"/>
+    <mergeCell ref="AF35:AN35"/>
+    <mergeCell ref="AO35:AQ35"/>
+    <mergeCell ref="AR35:AU35"/>
+    <mergeCell ref="AV35:BB35"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="E36:G36"/>
     <mergeCell ref="H36:O36"/>
     <mergeCell ref="P36:R36"/>
     <mergeCell ref="S36:U36"/>
     <mergeCell ref="V36:Z36"/>
-    <mergeCell ref="AA36:AG36"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY36:BB36"/>
+    <mergeCell ref="AA36:AE36"/>
+    <mergeCell ref="AF36:AN36"/>
+    <mergeCell ref="AO36:AQ36"/>
+    <mergeCell ref="AR36:AU36"/>
+    <mergeCell ref="AV36:BB36"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="E37:G37"/>
     <mergeCell ref="H37:O37"/>
     <mergeCell ref="P37:R37"/>
     <mergeCell ref="S37:U37"/>
     <mergeCell ref="V37:Z37"/>
-    <mergeCell ref="AA37:AG37"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY37:BB37"/>
+    <mergeCell ref="AA37:AE37"/>
+    <mergeCell ref="AF37:AN37"/>
+    <mergeCell ref="AO37:AQ37"/>
+    <mergeCell ref="AR37:AU37"/>
+    <mergeCell ref="AV37:BB37"/>
     <mergeCell ref="B38:D38"/>
     <mergeCell ref="E38:G38"/>
     <mergeCell ref="H38:O38"/>
     <mergeCell ref="P38:R38"/>
     <mergeCell ref="S38:U38"/>
     <mergeCell ref="V38:Z38"/>
-    <mergeCell ref="AA38:AG38"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY38:BB38"/>
+    <mergeCell ref="AA38:AE38"/>
+    <mergeCell ref="AF38:AN38"/>
+    <mergeCell ref="AO38:AQ38"/>
+    <mergeCell ref="AR38:AU38"/>
+    <mergeCell ref="AV38:BB38"/>
     <mergeCell ref="B39:D39"/>
     <mergeCell ref="E39:G39"/>
     <mergeCell ref="H39:O39"/>
     <mergeCell ref="P39:R39"/>
     <mergeCell ref="S39:U39"/>
     <mergeCell ref="V39:Z39"/>
-    <mergeCell ref="AA39:AG39"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY39:BB39"/>
+    <mergeCell ref="AA39:AE39"/>
+    <mergeCell ref="AF39:AN39"/>
+    <mergeCell ref="AO39:AQ39"/>
+    <mergeCell ref="AR39:AU39"/>
+    <mergeCell ref="AV39:BB39"/>
     <mergeCell ref="B40:D40"/>
     <mergeCell ref="E40:G40"/>
     <mergeCell ref="H40:O40"/>
     <mergeCell ref="P40:R40"/>
     <mergeCell ref="S40:U40"/>
     <mergeCell ref="V40:Z40"/>
-    <mergeCell ref="AA40:AG40"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY40:BB40"/>
+    <mergeCell ref="AA40:AE40"/>
+    <mergeCell ref="AF40:AN40"/>
+    <mergeCell ref="AO40:AQ40"/>
+    <mergeCell ref="AR40:AU40"/>
+    <mergeCell ref="AV40:BB40"/>
     <mergeCell ref="B41:D41"/>
     <mergeCell ref="E41:G41"/>
     <mergeCell ref="H41:O41"/>
     <mergeCell ref="P41:R41"/>
     <mergeCell ref="S41:U41"/>
     <mergeCell ref="V41:Z41"/>
-    <mergeCell ref="AA41:AG41"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY41:BB41"/>
+    <mergeCell ref="AA41:AE41"/>
+    <mergeCell ref="AF41:AN41"/>
+    <mergeCell ref="AO41:AQ41"/>
+    <mergeCell ref="AR41:AU41"/>
+    <mergeCell ref="AV41:BB41"/>
     <mergeCell ref="B42:D42"/>
     <mergeCell ref="E42:G42"/>
     <mergeCell ref="H42:O42"/>
     <mergeCell ref="P42:R42"/>
     <mergeCell ref="S42:U42"/>
     <mergeCell ref="V42:Z42"/>
-    <mergeCell ref="AA42:AG42"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY42:BB42"/>
+    <mergeCell ref="AA42:AE42"/>
+    <mergeCell ref="AF42:AN42"/>
+    <mergeCell ref="AO42:AQ42"/>
+    <mergeCell ref="AR42:AU42"/>
+    <mergeCell ref="AV42:BB42"/>
     <mergeCell ref="B43:U43"/>
     <mergeCell ref="V43:AA43"/>
     <mergeCell ref="AB43:AS43"/>
     <mergeCell ref="AZ44:BB44"/>
     <mergeCell ref="D45:N45"/>
     <mergeCell ref="B46:G47"/>
     <mergeCell ref="R46:BB47"/>
     <mergeCell ref="H46:H47"/>
     <mergeCell ref="I46:I47"/>
     <mergeCell ref="J46:J47"/>
     <mergeCell ref="K46:K47"/>
     <mergeCell ref="L46:L47"/>
     <mergeCell ref="M46:M47"/>
     <mergeCell ref="N46:N47"/>
     <mergeCell ref="O46:O47"/>
     <mergeCell ref="P46:P47"/>
     <mergeCell ref="Q46:Q47"/>
     <mergeCell ref="B48:Q50"/>
     <mergeCell ref="R48:BB50"/>
     <mergeCell ref="B53:G53"/>
     <mergeCell ref="H53:BB53"/>
     <mergeCell ref="B54:D55"/>
     <mergeCell ref="E54:G55"/>
     <mergeCell ref="H54:O55"/>
     <mergeCell ref="P54:U54"/>
     <mergeCell ref="V54:Z55"/>
-    <mergeCell ref="AA54:AG55"/>
-[...1 lines deleted...]
-    <mergeCell ref="AV54:BB54"/>
+    <mergeCell ref="AA54:AE55"/>
+    <mergeCell ref="AF54:AN55"/>
+    <mergeCell ref="AO54:AU54"/>
+    <mergeCell ref="AV54:BB55"/>
     <mergeCell ref="P55:R55"/>
     <mergeCell ref="S55:U55"/>
-    <mergeCell ref="AV55:AX55"/>
-    <mergeCell ref="AY55:BB55"/>
+    <mergeCell ref="AO55:AQ55"/>
+    <mergeCell ref="AR55:AU55"/>
     <mergeCell ref="B56:D56"/>
     <mergeCell ref="E56:G56"/>
     <mergeCell ref="H56:O56"/>
     <mergeCell ref="P56:R56"/>
     <mergeCell ref="S56:U56"/>
     <mergeCell ref="V56:Z56"/>
-    <mergeCell ref="AA56:AG56"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY56:BB56"/>
+    <mergeCell ref="AA56:AE56"/>
+    <mergeCell ref="AF56:AN56"/>
+    <mergeCell ref="AO56:AQ56"/>
+    <mergeCell ref="AR56:AU56"/>
+    <mergeCell ref="AV56:BB56"/>
     <mergeCell ref="B57:D57"/>
     <mergeCell ref="E57:G57"/>
     <mergeCell ref="H57:O57"/>
     <mergeCell ref="P57:R57"/>
     <mergeCell ref="S57:U57"/>
     <mergeCell ref="V57:Z57"/>
-    <mergeCell ref="AA57:AG57"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY57:BB57"/>
+    <mergeCell ref="AA57:AE57"/>
+    <mergeCell ref="AF57:AN57"/>
+    <mergeCell ref="AO57:AQ57"/>
+    <mergeCell ref="AR57:AU57"/>
+    <mergeCell ref="AV57:BB57"/>
     <mergeCell ref="B58:D58"/>
     <mergeCell ref="E58:G58"/>
     <mergeCell ref="H58:O58"/>
     <mergeCell ref="P58:R58"/>
     <mergeCell ref="S58:U58"/>
     <mergeCell ref="V58:Z58"/>
-    <mergeCell ref="AA58:AG58"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY58:BB58"/>
+    <mergeCell ref="AA58:AE58"/>
+    <mergeCell ref="AF58:AN58"/>
+    <mergeCell ref="AO58:AQ58"/>
+    <mergeCell ref="AR58:AU58"/>
+    <mergeCell ref="AV58:BB58"/>
     <mergeCell ref="B59:D59"/>
     <mergeCell ref="E59:G59"/>
     <mergeCell ref="H59:O59"/>
     <mergeCell ref="P59:R59"/>
     <mergeCell ref="S59:U59"/>
     <mergeCell ref="V59:Z59"/>
-    <mergeCell ref="AA59:AG59"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY59:BB59"/>
+    <mergeCell ref="AA59:AE59"/>
+    <mergeCell ref="AF59:AN59"/>
+    <mergeCell ref="AO59:AQ59"/>
+    <mergeCell ref="AR59:AU59"/>
+    <mergeCell ref="AV59:BB59"/>
     <mergeCell ref="B60:D60"/>
     <mergeCell ref="E60:G60"/>
     <mergeCell ref="H60:O60"/>
     <mergeCell ref="P60:R60"/>
     <mergeCell ref="S60:U60"/>
     <mergeCell ref="V60:Z60"/>
-    <mergeCell ref="AA60:AG60"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY60:BB60"/>
+    <mergeCell ref="AA60:AE60"/>
+    <mergeCell ref="AF60:AN60"/>
+    <mergeCell ref="AO60:AQ60"/>
+    <mergeCell ref="AR60:AU60"/>
+    <mergeCell ref="AV60:BB60"/>
     <mergeCell ref="B61:D61"/>
     <mergeCell ref="E61:G61"/>
     <mergeCell ref="H61:O61"/>
     <mergeCell ref="P61:R61"/>
     <mergeCell ref="S61:U61"/>
     <mergeCell ref="V61:Z61"/>
-    <mergeCell ref="AA61:AG61"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY61:BB61"/>
+    <mergeCell ref="AA61:AE61"/>
+    <mergeCell ref="AF61:AN61"/>
+    <mergeCell ref="AO61:AQ61"/>
+    <mergeCell ref="AR61:AU61"/>
+    <mergeCell ref="AV61:BB61"/>
     <mergeCell ref="B62:D62"/>
     <mergeCell ref="E62:G62"/>
     <mergeCell ref="H62:O62"/>
     <mergeCell ref="P62:R62"/>
     <mergeCell ref="S62:U62"/>
     <mergeCell ref="V62:Z62"/>
-    <mergeCell ref="AA62:AG62"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY62:BB62"/>
+    <mergeCell ref="AA62:AE62"/>
+    <mergeCell ref="AF62:AN62"/>
+    <mergeCell ref="AO62:AQ62"/>
+    <mergeCell ref="AR62:AU62"/>
+    <mergeCell ref="AV62:BB62"/>
     <mergeCell ref="B63:D63"/>
     <mergeCell ref="E63:G63"/>
     <mergeCell ref="H63:O63"/>
     <mergeCell ref="P63:R63"/>
     <mergeCell ref="S63:U63"/>
     <mergeCell ref="V63:Z63"/>
-    <mergeCell ref="AA63:AG63"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY63:BB63"/>
+    <mergeCell ref="AA63:AE63"/>
+    <mergeCell ref="AF63:AN63"/>
+    <mergeCell ref="AO63:AQ63"/>
+    <mergeCell ref="AR63:AU63"/>
+    <mergeCell ref="AV63:BB63"/>
     <mergeCell ref="B64:D64"/>
     <mergeCell ref="E64:G64"/>
     <mergeCell ref="H64:O64"/>
     <mergeCell ref="P64:R64"/>
     <mergeCell ref="S64:U64"/>
     <mergeCell ref="V64:Z64"/>
-    <mergeCell ref="AA64:AG64"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY64:BB64"/>
+    <mergeCell ref="AA64:AE64"/>
+    <mergeCell ref="AF64:AN64"/>
+    <mergeCell ref="AO64:AQ64"/>
+    <mergeCell ref="AR64:AU64"/>
+    <mergeCell ref="AV64:BB64"/>
     <mergeCell ref="B65:D65"/>
     <mergeCell ref="E65:G65"/>
     <mergeCell ref="H65:O65"/>
     <mergeCell ref="P65:R65"/>
     <mergeCell ref="S65:U65"/>
     <mergeCell ref="V65:Z65"/>
-    <mergeCell ref="AA65:AG65"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY65:BB65"/>
+    <mergeCell ref="AA65:AE65"/>
+    <mergeCell ref="AF65:AN65"/>
+    <mergeCell ref="AO65:AQ65"/>
+    <mergeCell ref="AR65:AU65"/>
+    <mergeCell ref="AV65:BB65"/>
     <mergeCell ref="B66:D66"/>
     <mergeCell ref="E66:G66"/>
     <mergeCell ref="H66:O66"/>
     <mergeCell ref="P66:R66"/>
     <mergeCell ref="S66:U66"/>
     <mergeCell ref="V66:Z66"/>
-    <mergeCell ref="AA66:AG66"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY66:BB66"/>
+    <mergeCell ref="AA66:AE66"/>
+    <mergeCell ref="AF66:AN66"/>
+    <mergeCell ref="AO66:AQ66"/>
+    <mergeCell ref="AR66:AU66"/>
+    <mergeCell ref="AV66:BB66"/>
     <mergeCell ref="B67:D67"/>
     <mergeCell ref="E67:G67"/>
     <mergeCell ref="H67:O67"/>
     <mergeCell ref="P67:R67"/>
     <mergeCell ref="S67:U67"/>
     <mergeCell ref="V67:Z67"/>
-    <mergeCell ref="AA67:AG67"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY67:BB67"/>
+    <mergeCell ref="AA67:AE67"/>
+    <mergeCell ref="AF67:AN67"/>
+    <mergeCell ref="AO67:AQ67"/>
+    <mergeCell ref="AR67:AU67"/>
+    <mergeCell ref="AV67:BB67"/>
     <mergeCell ref="B68:D68"/>
     <mergeCell ref="E68:G68"/>
     <mergeCell ref="H68:O68"/>
     <mergeCell ref="P68:R68"/>
     <mergeCell ref="S68:U68"/>
     <mergeCell ref="V68:Z68"/>
-    <mergeCell ref="AA68:AG68"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY68:BB68"/>
+    <mergeCell ref="AA68:AE68"/>
+    <mergeCell ref="AF68:AN68"/>
+    <mergeCell ref="AO68:AQ68"/>
+    <mergeCell ref="AR68:AU68"/>
+    <mergeCell ref="AV68:BB68"/>
     <mergeCell ref="B69:D69"/>
     <mergeCell ref="E69:G69"/>
     <mergeCell ref="H69:O69"/>
     <mergeCell ref="P69:R69"/>
     <mergeCell ref="S69:U69"/>
     <mergeCell ref="V69:Z69"/>
-    <mergeCell ref="AA69:AG69"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY69:BB69"/>
+    <mergeCell ref="AA69:AE69"/>
+    <mergeCell ref="AF69:AN69"/>
+    <mergeCell ref="AO69:AQ69"/>
+    <mergeCell ref="AR69:AU69"/>
+    <mergeCell ref="AV69:BB69"/>
     <mergeCell ref="B70:D70"/>
     <mergeCell ref="E70:G70"/>
     <mergeCell ref="H70:O70"/>
     <mergeCell ref="P70:R70"/>
     <mergeCell ref="S70:U70"/>
     <mergeCell ref="V70:Z70"/>
-    <mergeCell ref="AA70:AG70"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY70:BB70"/>
+    <mergeCell ref="AA70:AE70"/>
+    <mergeCell ref="AF70:AN70"/>
+    <mergeCell ref="AO70:AQ70"/>
+    <mergeCell ref="AR70:AU70"/>
+    <mergeCell ref="AV70:BB70"/>
     <mergeCell ref="B71:D71"/>
     <mergeCell ref="E71:G71"/>
     <mergeCell ref="H71:O71"/>
     <mergeCell ref="P71:R71"/>
     <mergeCell ref="S71:U71"/>
     <mergeCell ref="V71:Z71"/>
-    <mergeCell ref="AA71:AG71"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY71:BB71"/>
+    <mergeCell ref="AA71:AE71"/>
+    <mergeCell ref="AF71:AN71"/>
+    <mergeCell ref="AO71:AQ71"/>
+    <mergeCell ref="AR71:AU71"/>
+    <mergeCell ref="AV71:BB71"/>
     <mergeCell ref="B72:D72"/>
     <mergeCell ref="E72:G72"/>
     <mergeCell ref="H72:O72"/>
     <mergeCell ref="P72:R72"/>
     <mergeCell ref="S72:U72"/>
     <mergeCell ref="V72:Z72"/>
-    <mergeCell ref="AA72:AG72"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY72:BB72"/>
+    <mergeCell ref="AA72:AE72"/>
+    <mergeCell ref="AF72:AN72"/>
+    <mergeCell ref="AO72:AQ72"/>
+    <mergeCell ref="AR72:AU72"/>
+    <mergeCell ref="AV72:BB72"/>
     <mergeCell ref="B73:D73"/>
     <mergeCell ref="E73:G73"/>
     <mergeCell ref="H73:O73"/>
     <mergeCell ref="P73:R73"/>
     <mergeCell ref="S73:U73"/>
     <mergeCell ref="V73:Z73"/>
-    <mergeCell ref="AA73:AG73"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY73:BB73"/>
+    <mergeCell ref="AA73:AE73"/>
+    <mergeCell ref="AF73:AN73"/>
+    <mergeCell ref="AO73:AQ73"/>
+    <mergeCell ref="AR73:AU73"/>
+    <mergeCell ref="AV73:BB73"/>
     <mergeCell ref="B74:D74"/>
     <mergeCell ref="E74:G74"/>
     <mergeCell ref="H74:O74"/>
     <mergeCell ref="P74:R74"/>
     <mergeCell ref="S74:U74"/>
     <mergeCell ref="V74:Z74"/>
-    <mergeCell ref="AA74:AG74"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY74:BB74"/>
+    <mergeCell ref="AA74:AE74"/>
+    <mergeCell ref="AF74:AN74"/>
+    <mergeCell ref="AO74:AQ74"/>
+    <mergeCell ref="AR74:AU74"/>
+    <mergeCell ref="AV74:BB74"/>
     <mergeCell ref="B75:D75"/>
     <mergeCell ref="E75:G75"/>
     <mergeCell ref="H75:O75"/>
     <mergeCell ref="P75:R75"/>
     <mergeCell ref="S75:U75"/>
     <mergeCell ref="V75:Z75"/>
-    <mergeCell ref="AA75:AG75"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY75:BB75"/>
+    <mergeCell ref="AA75:AE75"/>
+    <mergeCell ref="AF75:AN75"/>
+    <mergeCell ref="AO75:AQ75"/>
+    <mergeCell ref="AR75:AU75"/>
+    <mergeCell ref="AV75:BB75"/>
     <mergeCell ref="B76:D76"/>
     <mergeCell ref="E76:G76"/>
     <mergeCell ref="H76:O76"/>
     <mergeCell ref="P76:R76"/>
     <mergeCell ref="S76:U76"/>
     <mergeCell ref="V76:Z76"/>
-    <mergeCell ref="AA76:AG76"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY76:BB76"/>
+    <mergeCell ref="AA76:AE76"/>
+    <mergeCell ref="AF76:AN76"/>
+    <mergeCell ref="AO76:AQ76"/>
+    <mergeCell ref="AR76:AU76"/>
+    <mergeCell ref="AV76:BB76"/>
     <mergeCell ref="B77:D77"/>
     <mergeCell ref="E77:G77"/>
     <mergeCell ref="H77:O77"/>
     <mergeCell ref="P77:R77"/>
     <mergeCell ref="S77:U77"/>
     <mergeCell ref="V77:Z77"/>
-    <mergeCell ref="AA77:AG77"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY77:BB77"/>
+    <mergeCell ref="AA77:AE77"/>
+    <mergeCell ref="AF77:AN77"/>
+    <mergeCell ref="AO77:AQ77"/>
+    <mergeCell ref="AR77:AU77"/>
+    <mergeCell ref="AV77:BB77"/>
     <mergeCell ref="B78:D78"/>
     <mergeCell ref="E78:G78"/>
     <mergeCell ref="H78:O78"/>
     <mergeCell ref="P78:R78"/>
     <mergeCell ref="S78:U78"/>
     <mergeCell ref="V78:Z78"/>
-    <mergeCell ref="AA78:AG78"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY78:BB78"/>
+    <mergeCell ref="AA78:AE78"/>
+    <mergeCell ref="AF78:AN78"/>
+    <mergeCell ref="AO78:AQ78"/>
+    <mergeCell ref="AR78:AU78"/>
+    <mergeCell ref="AV78:BB78"/>
     <mergeCell ref="B79:D79"/>
     <mergeCell ref="E79:G79"/>
     <mergeCell ref="H79:O79"/>
     <mergeCell ref="P79:R79"/>
     <mergeCell ref="S79:U79"/>
     <mergeCell ref="V79:Z79"/>
-    <mergeCell ref="AA79:AG79"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY79:BB79"/>
+    <mergeCell ref="AA79:AE79"/>
+    <mergeCell ref="AF79:AN79"/>
+    <mergeCell ref="AO79:AQ79"/>
+    <mergeCell ref="AR79:AU79"/>
+    <mergeCell ref="AV79:BB79"/>
     <mergeCell ref="B80:D80"/>
     <mergeCell ref="E80:G80"/>
     <mergeCell ref="H80:O80"/>
     <mergeCell ref="P80:R80"/>
     <mergeCell ref="S80:U80"/>
     <mergeCell ref="V80:Z80"/>
-    <mergeCell ref="AA80:AG80"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY80:BB80"/>
+    <mergeCell ref="AA80:AE80"/>
+    <mergeCell ref="AF80:AN80"/>
+    <mergeCell ref="AO80:AQ80"/>
+    <mergeCell ref="AR80:AU80"/>
+    <mergeCell ref="AV80:BB80"/>
     <mergeCell ref="B81:D81"/>
     <mergeCell ref="E81:G81"/>
     <mergeCell ref="H81:O81"/>
     <mergeCell ref="P81:R81"/>
     <mergeCell ref="S81:U81"/>
     <mergeCell ref="V81:Z81"/>
-    <mergeCell ref="AA81:AG81"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY81:BB81"/>
+    <mergeCell ref="AA81:AE81"/>
+    <mergeCell ref="AF81:AN81"/>
+    <mergeCell ref="AO81:AQ81"/>
+    <mergeCell ref="AR81:AU81"/>
+    <mergeCell ref="AV81:BB81"/>
     <mergeCell ref="B82:D82"/>
     <mergeCell ref="E82:G82"/>
     <mergeCell ref="H82:O82"/>
     <mergeCell ref="P82:R82"/>
     <mergeCell ref="S82:U82"/>
     <mergeCell ref="V82:Z82"/>
-    <mergeCell ref="AA82:AG82"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY82:BB82"/>
+    <mergeCell ref="AA82:AE82"/>
+    <mergeCell ref="AF82:AN82"/>
+    <mergeCell ref="AO82:AQ82"/>
+    <mergeCell ref="AR82:AU82"/>
+    <mergeCell ref="AV82:BB82"/>
     <mergeCell ref="B83:D83"/>
     <mergeCell ref="E83:G83"/>
     <mergeCell ref="H83:O83"/>
     <mergeCell ref="P83:R83"/>
     <mergeCell ref="S83:U83"/>
     <mergeCell ref="V83:Z83"/>
-    <mergeCell ref="AA83:AG83"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY83:BB83"/>
+    <mergeCell ref="AA83:AE83"/>
+    <mergeCell ref="AF83:AN83"/>
+    <mergeCell ref="AO83:AQ83"/>
+    <mergeCell ref="AR83:AU83"/>
+    <mergeCell ref="AV83:BB83"/>
     <mergeCell ref="B84:D84"/>
     <mergeCell ref="E84:G84"/>
     <mergeCell ref="H84:O84"/>
     <mergeCell ref="P84:R84"/>
     <mergeCell ref="S84:U84"/>
     <mergeCell ref="V84:Z84"/>
-    <mergeCell ref="AA84:AG84"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY84:BB84"/>
+    <mergeCell ref="AA84:AE84"/>
+    <mergeCell ref="AF84:AN84"/>
+    <mergeCell ref="AO84:AQ84"/>
+    <mergeCell ref="AR84:AU84"/>
+    <mergeCell ref="AV84:BB84"/>
     <mergeCell ref="B85:D85"/>
     <mergeCell ref="E85:G85"/>
     <mergeCell ref="H85:O85"/>
     <mergeCell ref="P85:R85"/>
     <mergeCell ref="S85:U85"/>
     <mergeCell ref="V85:Z85"/>
-    <mergeCell ref="AA85:AG85"/>
-[...2 lines deleted...]
-    <mergeCell ref="AY85:BB85"/>
+    <mergeCell ref="AA85:AE85"/>
+    <mergeCell ref="AF85:AN85"/>
+    <mergeCell ref="AO85:AQ85"/>
+    <mergeCell ref="AR85:AU85"/>
+    <mergeCell ref="AV85:BB85"/>
     <mergeCell ref="B86:U86"/>
     <mergeCell ref="V86:AA86"/>
     <mergeCell ref="AB86:AS86"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.2362204724409449" right="0.2362204724409449" top="0.3149606299212598" bottom="0.2755905511811024" header="0.1181102362204725" footer="0.1181102362204725"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="80" fitToWidth="1" fitToHeight="2" firstPageNumber="1" useFirstPageNumber="1" copies="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>