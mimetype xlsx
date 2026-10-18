--- v0 (2026-10-18)
+++ v1 (2026-10-18)
@@ -32,51 +32,51 @@
     <sheet sheetId="2" name="集計" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="日別明細" state="visible" r:id="rId6"/>
     <sheet sheetId="4" name="打刻不備" state="visible" r:id="rId7"/>
     <sheet sheetId="5" name="給与計算表（常勤）" state="visible" r:id="rId8"/>
     <sheet sheetId="6" name="給与計算表（非常勤）" state="visible" r:id="rId9"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="82">
   <si>
     <t>2158年5月 勤怠集計（給与計算用）</t>
   </si>
   <si>
     <t>事業所</t>
   </si>
   <si>
     <t>架空デイ 春日井</t>
   </si>
   <si>
     <t>作成</t>
   </si>
   <si>
-    <t>2026-10-19 01:07</t>
+    <t>2026-10-19 01:12</t>
   </si>
   <si>
     <t>中身</t>
   </si>
   <si>
     <t>「集計」＝職員ごとの月合計。「日別明細」＝日ごとの出勤・退勤・休憩・実働。「打刻不備」＝確認が必要な日</t>
   </si>
   <si>
     <t>実働の計算</t>
   </si>
   <si>
     <t>出勤〜退勤の在席時間から休憩を引いたもの。休憩打刻がない6時間超の日は事業所設定の休憩（分）を自動控除。0.25時間（15分）単位</t>
   </si>
   <si>
     <t>所定外（日8時間超）</t>
   </si>
   <si>
     <t>1日の実働が8時間を超えた分。週40時間超は、日8時間超を除いた上で週合計が40時間を超えた分（二重計上しない。週は月曜〜日曜、月をまたぐ週は月内分のみ）</t>
   </si>
   <si>
     <t>深夜</t>
   </si>
   <si>
     <t>22:00〜翌5:00にかかる在席時間（休憩を除く）</t>
   </si>